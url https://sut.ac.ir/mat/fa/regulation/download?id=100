--- v0 (2025-12-05)
+++ v1 (2026-07-26)
@@ -34,51 +34,51 @@
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="0DAF79DA" w14:textId="77777777" w:rsidR="00000831" w:rsidRPr="001731DA" w:rsidRDefault="00000831" w:rsidP="0094070B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FE261AF" w14:textId="77777777" w:rsidR="00661EEF" w:rsidRPr="001731DA" w:rsidRDefault="00661EEF" w:rsidP="0094070B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4ACA46F9" w14:textId="77777777" w:rsidR="00661EEF" w:rsidRPr="001731DA" w:rsidRDefault="00661EEF" w:rsidP="0094070B">
@@ -2448,457 +2448,913 @@
           <w:cols w:space="720"/>
           <w:bidi/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38C969A3" w14:textId="6659EC40" w:rsidR="00E60EEB" w:rsidRDefault="000A3156" w:rsidP="00E60EEB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22C94E0F" wp14:editId="1FC46420">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22C94E0F" wp14:editId="3FC6A32C">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>2290445</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-565785</wp:posOffset>
+            </wp:positionV>
             <wp:extent cx="1002030" cy="1099185"/>
             <wp:effectExtent l="0" t="0" r="7620" b="5715"/>
+            <wp:wrapNone/>
             <wp:docPr id="1552476573" name="Picture 1552476573" descr="59"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 36" descr="59"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect b="24857"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1002030" cy="1099185"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E66412" w14:textId="77777777" w:rsidR="00E60EEB" w:rsidRPr="00FE0A6F" w:rsidRDefault="00E60EEB" w:rsidP="00E60EEB">
+    <w:p w14:paraId="296982AC" w14:textId="77777777" w:rsidR="0089337B" w:rsidRPr="0089337B" w:rsidRDefault="0089337B" w:rsidP="0089337B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="IranNastaliq" w:eastAsia="Calibri" w:hAnsi="IranNastaliq" w:cs="B Titr"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56A4265B" w14:textId="426EA2D4" w:rsidR="000F27B2" w:rsidRPr="0089337B" w:rsidRDefault="00E60EEB" w:rsidP="0089337B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:eastAsia="Calibri" w:hAnsi="IranNastaliq" w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE0A6F">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:eastAsia="Calibri" w:hAnsi="IranNastaliq" w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>دانشگاه صنعتی سهند</w:t>
-[...28 lines deleted...]
-          <w:rFonts w:hint="cs"/>
+        <w:t xml:space="preserve">دانشگاه صنعتی </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE0A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="IranNastaliq" w:eastAsia="Calibri" w:hAnsi="IranNastaliq" w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="32"/>
-[...5 lines deleted...]
-      </w:r>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>سهند</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="56A4265B" w14:textId="77777777" w:rsidR="000F27B2" w:rsidRPr="001731DA" w:rsidRDefault="000F27B2" w:rsidP="00380900">
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="72605AEE" w14:textId="77777777" w:rsidR="00380900" w:rsidRPr="001731DA" w:rsidRDefault="00380900" w:rsidP="00380900">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:val="af-ZA" w:eastAsia="af-ZA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72605AEE" w14:textId="77777777" w:rsidR="00380900" w:rsidRPr="001731DA" w:rsidRDefault="00380900" w:rsidP="00380900">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="79E416AE" w14:textId="77777777" w:rsidR="0089337B" w:rsidRDefault="0089337B" w:rsidP="00EC25CA">
+      <w:pPr>
+        <w:spacing w:after="203" w:line="256" w:lineRule="auto"/>
+        <w:jc w:val="lowKashida"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:rtl/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تعهدنامه مالکیت معنوی و اصالت اثر</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="758D4F8C" w14:textId="6FCC0179" w:rsidR="000F27B2" w:rsidRDefault="00380900" w:rsidP="00A12F4A">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3E471BC2" w14:textId="77777777" w:rsidR="0089337B" w:rsidRDefault="0089337B" w:rsidP="00EC25CA">
+      <w:pPr>
+        <w:ind w:right="-10"/>
+        <w:jc w:val="lowKashida"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">اینجانب </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> فرزند </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> به شماره ملی </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> دانشجوی مقطع </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> رشته </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> به شماره دانشجویی </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> دانشگاه صنعتی سهند، بدینوسیله با آگاهی کامل از قوانین و مقررات وزارت علوم، تحقیقات و فناوری، آیین‌نامه‌های آموزشی و پژوهشی دانشگاه و ضوابط اخلاق پژوهش، موارد ذیل را اقرار و تعهد می‌نمایم:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4900A656" w14:textId="58E2D228" w:rsidR="0089337B" w:rsidRDefault="008528BD" w:rsidP="00EC25CA">
+      <w:pPr>
+        <w:spacing w:after="179" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="-1"/>
+        <w:jc w:val="lowKashida"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:rtl/>
-[...186 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="0089337B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:rtl/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مالکیت معنوی پایان‌نامه</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="11EF6D90" w14:textId="77777777" w:rsidR="00A12F4A" w:rsidRPr="001731DA" w:rsidRDefault="00A12F4A" w:rsidP="00380900">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="38FA084F" w14:textId="77777777" w:rsidR="0089337B" w:rsidRDefault="0089337B" w:rsidP="00EC25CA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="883"/>
+          <w:tab w:val="center" w:pos="1602"/>
+          <w:tab w:val="center" w:pos="2387"/>
+          <w:tab w:val="center" w:pos="2999"/>
+          <w:tab w:val="center" w:pos="3664"/>
+          <w:tab w:val="center" w:pos="4824"/>
+          <w:tab w:val="center" w:pos="6024"/>
+          <w:tab w:val="center" w:pos="6737"/>
+          <w:tab w:val="right" w:pos="9364"/>
+        </w:tabs>
+        <w:spacing w:after="7"/>
+        <w:ind w:left="-1"/>
+        <w:jc w:val="lowKashida"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">کلیه حقوق مادی و معنوی </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">پایان‌نامه/رساله اینجانب با </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">عنوان </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شامل حق استفاده، بهره‌برداری، تکثیر، انتشار، ترجمه، اقتباس، ثبت اختراع، تجاری‌سازی و هرگونه بهره‌برداری علمی، پژوهشی، آموزشی و فناورانه، مطابق ضوابط و مقررات وزارت علوم، تحقیقات و فناوری، متعلق به دانشگاه صنعتی سهند می‌باشد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B1D9B15" w14:textId="2C639C2F" w:rsidR="0089337B" w:rsidRDefault="008528BD" w:rsidP="00EC25CA">
+      <w:pPr>
+        <w:spacing w:after="179" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="-1"/>
+        <w:jc w:val="lowKashida"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:rtl/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="0089337B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-          <w:lang w:bidi="fa-IR"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>حقوق دانشگاه در بهره‌برداری</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D37368" w14:textId="77777777" w:rsidR="0089337B" w:rsidRDefault="0089337B" w:rsidP="00EC25CA">
+      <w:pPr>
+        <w:ind w:left="-1"/>
+        <w:jc w:val="lowKashida"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>دانشگاه مجاز است در چارچوب قوانین و مقررات مربوطه، بدون نیاز به اخذ اجازه از اینجانب، از پایان‌نامه و نتایج حاصل از آن در قالب چاپ، انتشار الکترونیکی، ثبت در پایگاه‌های اطلاعاتی، استفاده در طرح‌های پژوهشی، آموزشی، فناورانه و سیاست‌گذاری علمی استفاده نماید</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FFF4381" w14:textId="6977A822" w:rsidR="0089337B" w:rsidRDefault="008528BD" w:rsidP="00EC25CA">
+      <w:pPr>
+        <w:spacing w:after="179" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="-1"/>
+        <w:jc w:val="lowKashida"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:rtl/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00A12F4A">
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="0089337B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:rtl/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> و امضا</w:t>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تعهد به عدم انتشار بدون مجوز</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39988BCE" w14:textId="77777777" w:rsidR="00F54FAC" w:rsidRPr="001731DA" w:rsidRDefault="00F54FAC" w:rsidP="0094070B">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2ECDAD31" w14:textId="77777777" w:rsidR="0089337B" w:rsidRDefault="0089337B" w:rsidP="00EC25CA">
+      <w:pPr>
+        <w:ind w:left="-1" w:right="-10"/>
+        <w:jc w:val="lowKashida"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اینجانب متعهد می‌گردم بدون اخذ مجوز کتبی از دانشگاه و بدون اطلاع، تأیید و مشارکت اساتید راهنما، از انتشار هرگونه اثر علمی، پژوهشی یا فناورانه مرتبط با پایان‌نامه، از جمله (ولی نه محدود به) مقاله علمی، کتاب، فصل کتاب، گزارش پژوهشی، ارائه در همایش‌ها، ثبت اختراع یا انتشار در رسانه‌های چاپی و الکترونیکی، خودداری نمایم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2379F80F" w14:textId="7296050B" w:rsidR="0089337B" w:rsidRDefault="008528BD" w:rsidP="00EC25CA">
+      <w:pPr>
+        <w:spacing w:after="179" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="-1"/>
+        <w:jc w:val="lowKashida"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidR="0089337B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>رعایت حقوق اساتید راهنما</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="01AEB131" w14:textId="77777777" w:rsidR="00F54FAC" w:rsidRPr="001731DA" w:rsidRDefault="00F54FAC" w:rsidP="00F54FAC">
-      <w:pPr>
+    <w:p w14:paraId="192E2753" w14:textId="77777777" w:rsidR="0089337B" w:rsidRDefault="0089337B" w:rsidP="00EC25CA">
+      <w:pPr>
+        <w:ind w:left="-1" w:right="-10"/>
+        <w:jc w:val="lowKashida"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">اینجانب بدین‌وسیله اقرار و تعهد می‌نمایم که اساتید راهنما، وفق ضوابط، آیین‌نامه‌ها و دستورالعمل‌های لازم‌الاجرای وزارت علوم، تحقیقات و فناوری، در کلیه دستاوردها، نتایج و آثار علمی، پژوهشی، فناورانه و قابل انتشار مستخرج از پایان‌نامه، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ذیحق در مشارکت و انتساب علمی می‌باشند و اینجانب مکلفم در تمامی اشکال انتشار، افشا یا هرگونه بهره‌برداری از آثار مزبور، نسبت به درج نام آنان و رعایت کلیه حقوق مادی و معنوی مرتبط اقدام نمایم. عدم رعایت مفاد این بند تخلف محسوب شده و مسئولیت کلیه آثار و تبعات حقوقی، اداری و انضباطی ناشی از آن منحصراً بر عهده اینجانب خواهد بود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA766C2" w14:textId="41609B4C" w:rsidR="0089337B" w:rsidRDefault="008528BD" w:rsidP="00EC25CA">
+      <w:pPr>
+        <w:spacing w:after="179" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="-1"/>
+        <w:jc w:val="lowKashida"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidR="0089337B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اصالت و اخلاق پژوهش</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="231DDE85" w14:textId="77777777" w:rsidR="0089337B" w:rsidRDefault="0089337B" w:rsidP="00EC25CA">
+      <w:pPr>
+        <w:ind w:left="-1" w:right="-10"/>
+        <w:jc w:val="lowKashida"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اینجانب اقرار می‌نمایم که پایان‌نامه ارائه‌شده حاصل پژوهش مستقل اینجانب بوده و کلیه اصول امانت‌داری علمی، اخلاق پژوهش و ضوابط مربوط به پیشگیری از سرقت علمی رعایت شده و تمامی منابع و مراجع مورد استفاده به‌طور صحیح ذکر گردیده است</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BEE5714" w14:textId="262990E1" w:rsidR="0089337B" w:rsidRDefault="008528BD" w:rsidP="00EC25CA">
+      <w:pPr>
+        <w:spacing w:after="179" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="-1"/>
+        <w:jc w:val="lowKashida"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidR="0089337B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>حقوق اشخاص ثالث</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="118F6E0A" w14:textId="77777777" w:rsidR="0089337B" w:rsidRDefault="0089337B" w:rsidP="00EC25CA">
+      <w:pPr>
+        <w:ind w:left="-1" w:right="-10"/>
+        <w:jc w:val="lowKashida"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مسئولیت رعایت حقوق مادی و معنوی اشخاص ثالث در استفاده از داده‌ها، تصاویر، نرم‌افزارها، ابزارها و سایر آثار مورد استفاده در پایان‌نامه، بر عهده اینجانب بوده و در صورت بروز هرگونه ادعا یا مطالبه حقوقی، مسئولیت آن متوجه اینجانب خواهد بود</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="467D2BF5" w14:textId="5A39C55F" w:rsidR="0089337B" w:rsidRDefault="008528BD" w:rsidP="00EC25CA">
+      <w:pPr>
+        <w:spacing w:after="179" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="-1"/>
+        <w:jc w:val="lowKashida"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r w:rsidR="0089337B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>محرمانگی و ثبت اختراع (در صورت شمول)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B0C23EE" w14:textId="77777777" w:rsidR="0089337B" w:rsidRDefault="0089337B" w:rsidP="00EC25CA">
+      <w:pPr>
+        <w:ind w:left="-1" w:right="-10"/>
+        <w:jc w:val="lowKashida"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>در صورتی که پایان‌نامه یا نتایج آن مشمول ضوابط محرمانگی یا دارای قابلیت ثبت اختراع باشد، متعهد می‌گردم کلیه دستورالعمل‌ها و مقررات مربوط به حفظ محرمانگی، مالکیت فکری و زمان‌بندی انتشار را مطابق نظر دانشگاه و مراجع ذی‌صلاح رعایت نمایم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BCB37B4" w14:textId="393A373C" w:rsidR="0089337B" w:rsidRDefault="008528BD" w:rsidP="00EC25CA">
+      <w:pPr>
+        <w:spacing w:after="179" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="-1"/>
+        <w:jc w:val="lowKashida"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
+      <w:r w:rsidR="0089337B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ضمانت اجرا</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E24D0DB" w14:textId="77777777" w:rsidR="0089337B" w:rsidRDefault="0089337B" w:rsidP="00EC25CA">
+      <w:pPr>
+        <w:spacing w:after="152"/>
+        <w:ind w:left="-1" w:right="-10"/>
+        <w:jc w:val="lowKashida"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>در صورت تخلف از مفاد این تعهدنامه، دانشگاه مجاز است وفق قوانین، مقررات و آیین‌نامه‌های آموزشی، پژوهشی و انضباطی وزارت علوم، تحقیقات و فناوری، اقدامات لازم را معمول دارد و اینجانب مسئول کلیه آثار و تبعات حقوقی، اداری و انضباطی ناشی از آن خواهم بود</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>. مسئول بررسی اختلافات معاونت پژوهشی و فناوری دانشگاه می باشد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="556D1A94" w14:textId="77777777" w:rsidR="0089337B" w:rsidRDefault="0089337B" w:rsidP="00EC25CA">
+      <w:pPr>
+        <w:ind w:left="-1" w:right="247"/>
+        <w:jc w:val="lowKashida"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>این تعهدنامه در نهایت صحت عقل، آگاهی کامل و بدون هیچ‌گونه اجبار تنظیم و امضاء گردیده و برای اینجانب لازم‌الاجرا است</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A1825F" w14:textId="650AFC53" w:rsidR="0089337B" w:rsidRDefault="0089337B" w:rsidP="00EC25CA">
+      <w:pPr>
+        <w:spacing w:after="169" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="-1" w:right="3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>امضاء دانشجو:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301351DA" w14:textId="717EE426" w:rsidR="0089337B" w:rsidRDefault="0089337B" w:rsidP="00EC25CA">
+      <w:pPr>
+        <w:spacing w:after="169" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="-1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نام و نام خانوادگی:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39988BCE" w14:textId="26D55719" w:rsidR="00F54FAC" w:rsidRPr="0089337B" w:rsidRDefault="0089337B" w:rsidP="00EC25CA">
+      <w:pPr>
+        <w:spacing w:after="169" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="-1" w:right="5"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تاریخ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01AEB131" w14:textId="77777777" w:rsidR="00F54FAC" w:rsidRPr="001731DA" w:rsidRDefault="00F54FAC" w:rsidP="0089337B">
+      <w:pPr>
+        <w:ind w:left="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:sectPr w:rsidR="00F54FAC" w:rsidRPr="001731DA" w:rsidSect="00372C81">
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1701" w:bottom="1418" w:left="1418" w:header="0" w:footer="567" w:gutter="0"/>
           <w:pgNumType w:fmt="arabicAbjad" w:start="1"/>
           <w:cols w:space="720"/>
           <w:bidi/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25D04AB7" w14:textId="77777777" w:rsidR="000C40B4" w:rsidRPr="00C659DC" w:rsidRDefault="004512DF" w:rsidP="00242626">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:sz w:val="56"/>
@@ -4559,51 +5015,51 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="425C071D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 505" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:183.1pt;margin-top:597.2pt;width:60.25pt;height:28.35pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBe/oV8wEAAMkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06Sl7ULUdLV0VYS0&#10;XKSFD3AcJ7FwPGbsNilfz9jpdgu8IfJgeTz2mTlnTja3Y2/YUaHXYEs+n+WcKSuh1rYt+bev+1dv&#10;OPNB2FoYsKrkJ+X57fbli83gCrWADkytkBGI9cXgSt6F4Ios87JTvfAzcMpSsgHsRaAQ26xGMRB6&#10;b7JFnq+zAbB2CFJ5T6f3U5JvE37TKBk+N41XgZmSU28hrZjWKq7ZdiOKFoXrtDy3If6hi15oS0Uv&#10;UPciCHZA/RdUryWChybMJPQZNI2WKnEgNvP8DzaPnXAqcSFxvLvI5P8frPx0fHRfkIXxHYw0wETC&#10;uweQ3z2zsOuEbdUdIgydEjUVnkfJssH54vw0Su0LH0Gq4SPUNGRxCJCAxgb7qArxZIROAzhdRFdj&#10;YJIOb9ar+c2KM0mp1+s8X65SBVE8PXbow3sFPYubkiPNNIGL44MPsRlRPF2JtTwYXe+1MSnAttoZ&#10;ZEdB89+n74z+2zVj42UL8dmEGE8Sy0hsohjGaqRkZFtBfSK+CJOfyP+06QB/cjaQl0rufxwEKs7M&#10;B0uavZ0vl9F8KViubhYU4HWmus4IKwmq5IGzabsLk2EPDnXbUaVpShbuSOdGJw2euzr3TX5J0py9&#10;HQ15Hadbz3/g9hcAAAD//wMAUEsDBBQABgAIAAAAIQBwRbaz4AAAAA0BAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BToNAEIbvJr7DZky8GLuAdGmRpVETjdfWPsAAWyCys4TdFvr2jic9zvxf/vmm2C12&#10;EBcz+d6RhngVgTBUu6anVsPx6/1xA8IHpAYHR0bD1XjYlbc3BeaNm2lvLofQCi4hn6OGLoQxl9LX&#10;nbHoV240xNnJTRYDj1MrmwlnLreDTKJISYs98YUOR/PWmfr7cLYaTp/zw3o7Vx/hmO1T9Yp9Vrmr&#10;1vd3y8sziGCW8AfDrz6rQ8lOlTtT48Wg4UmphFEO4m2agmAk3agMRMWrZB3HIMtC/v+i/AEAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBBe/oV8wEAAMkDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBwRbaz4AAAAA0BAAAPAAAAAAAAAAAAAAAAAE0E&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" stroked="f">
+              <v:shape id="Text Box 505" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:183.1pt;margin-top:597.2pt;width:60.25pt;height:28.35pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZ3NrRCAIAAPEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yTdXiBqulq6KkJa&#10;FqRdPsBxnMQi8Zix26R8PWOnW6rlDZEHK+MZH59zZry5HfuOHRU6Dabg2SzlTBkJlTZNwb8/79+9&#10;58x5YSrRgVEFPynHb7dv32wGm6s5tNBVChmBGJcPtuCt9zZPEidb1Qs3A6sMJWvAXngKsUkqFAOh&#10;910yT9NVMgBWFkEq52j3fkrybcSvayX917p2yrOu4MTNxxXjWoY12W5E3qCwrZZnGuIfWPRCG7r0&#10;AnUvvGAH1H9B9VoiOKj9TEKfQF1rqaIGUpOlr9Q8tcKqqIXMcfZik/t/sPLx+A2Zrqh3N5wZ0VOP&#10;ntXo2UcY2TJdBoMG63Kqe7JU6UdKUHEU6+wDyB+OGdi1wjTqDhGGVomKCGbhZHJ1dMJxAaQcvkBF&#10;F4mDhwg01tgH98gPRujUqNOlOYGMpM31apmtl5xJSt2s0nQRuSUifzls0flPCnoWfgqO1PsILo4P&#10;zgcyIn8pCXc56HS1110XA2zKXYfsKGhO9vGL/F+VdSYUGwjHJsSwE1UGYZNEP5bj2bUSqhPpRZjm&#10;jt4J/bSAvzgbaOYK7n4eBCrOus+GPPuQLRZhSGOwWK7nFOB1przOCCMJquCes+l356fBPljUTUs3&#10;TV0ycEc+1zp6EBoysTrzprmK1pzfQBjc6zhW/Xmp298AAAD//wMAUEsDBBQABgAIAAAAIQBwRbaz&#10;4AAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbvJr7DZky8GLuAdGmRpVETjdfWPsAA&#10;WyCys4TdFvr2jic9zvxf/vmm2C12EBcz+d6RhngVgTBUu6anVsPx6/1xA8IHpAYHR0bD1XjYlbc3&#10;BeaNm2lvLofQCi4hn6OGLoQxl9LXnbHoV240xNnJTRYDj1MrmwlnLreDTKJISYs98YUOR/PWmfr7&#10;cLYaTp/zw3o7Vx/hmO1T9Yp9Vrmr1vd3y8sziGCW8AfDrz6rQ8lOlTtT48Wg4UmphFEO4m2agmAk&#10;3agMRMWrZB3HIMtC/v+i/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDZ3NrRCAIAAPED&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBwRbaz4AAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAAGIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="0C480A32" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00F87D26" w:rsidRDefault="009010B5" w:rsidP="00380900">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="7F7F7F"/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:hint="cs"/>
                           <w:color w:val="7F7F7F"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>هفت</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -4907,51 +5363,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D12FB94" w14:textId="369146A9" w:rsidR="008845CD" w:rsidRDefault="00237130" w:rsidP="008845CD">
+    <w:p w14:paraId="4D12FB94" w14:textId="369146A9" w:rsidR="008845CD" w:rsidRDefault="00EC25CA" w:rsidP="008845CD">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8778"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc152089780" w:history="1">
         <w:r w:rsidR="008845CD" w:rsidRPr="00252333">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
@@ -5043,51 +5499,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C4A3720" w14:textId="2CE3CDC2" w:rsidR="008845CD" w:rsidRDefault="00237130" w:rsidP="008845CD">
+    <w:p w14:paraId="6C4A3720" w14:textId="2CE3CDC2" w:rsidR="008845CD" w:rsidRDefault="00EC25CA" w:rsidP="008845CD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8778"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc152089781" w:history="1">
         <w:r w:rsidR="008845CD" w:rsidRPr="00252333">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="W_nazanin" w:hAnsi="W_nazanin" w:cs="W_nazanin"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
@@ -5192,51 +5648,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7631C912" w14:textId="6A0C8017" w:rsidR="008845CD" w:rsidRDefault="00237130" w:rsidP="008845CD">
+    <w:p w14:paraId="7631C912" w14:textId="6A0C8017" w:rsidR="008845CD" w:rsidRDefault="00EC25CA" w:rsidP="008845CD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8778"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc152089782" w:history="1">
         <w:r w:rsidR="008845CD" w:rsidRPr="00252333">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="W_nazanin" w:hAnsi="W_nazanin" w:cs="W_nazanin"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
@@ -5384,51 +5840,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6EFBC0E1" w14:textId="136D3D4E" w:rsidR="008845CD" w:rsidRDefault="00237130" w:rsidP="008845CD">
+    <w:p w14:paraId="6EFBC0E1" w14:textId="136D3D4E" w:rsidR="008845CD" w:rsidRDefault="00EC25CA" w:rsidP="008845CD">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8778"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc152089783" w:history="1">
         <w:r w:rsidR="008845CD" w:rsidRPr="00252333">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="W_nazanin" w:hAnsi="W_nazanin" w:cs="W_nazanin"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>2‏-‏2‏-‏1</w:t>
@@ -5601,51 +6057,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B2375FE" w14:textId="3946265C" w:rsidR="008845CD" w:rsidRDefault="00237130" w:rsidP="008845CD">
+    <w:p w14:paraId="4B2375FE" w14:textId="3946265C" w:rsidR="008845CD" w:rsidRDefault="00EC25CA" w:rsidP="008845CD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8778"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc152089784" w:history="1">
         <w:r w:rsidR="008845CD" w:rsidRPr="00252333">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="W_nazanin" w:hAnsi="W_nazanin" w:cs="W_nazanin"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
@@ -5724,51 +6180,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A726DA9" w14:textId="41D3374B" w:rsidR="008845CD" w:rsidRDefault="00237130" w:rsidP="008845CD">
+    <w:p w14:paraId="2A726DA9" w14:textId="41D3374B" w:rsidR="008845CD" w:rsidRDefault="00EC25CA" w:rsidP="008845CD">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8778"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc152089785" w:history="1">
         <w:r w:rsidR="008845CD" w:rsidRPr="00252333">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
@@ -5861,51 +6317,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="02E5C4D0" w14:textId="7C2B3E28" w:rsidR="008845CD" w:rsidRDefault="00237130" w:rsidP="008845CD">
+    <w:p w14:paraId="02E5C4D0" w14:textId="7C2B3E28" w:rsidR="008845CD" w:rsidRDefault="00EC25CA" w:rsidP="008845CD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8778"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc152089786" w:history="1">
         <w:r w:rsidR="008845CD" w:rsidRPr="00252333">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="W_nazanin" w:hAnsi="W_nazanin" w:cs="W_nazanin"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
@@ -5984,51 +6440,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43BC1FED" w14:textId="79EC5B63" w:rsidR="008845CD" w:rsidRDefault="00237130" w:rsidP="008845CD">
+    <w:p w14:paraId="43BC1FED" w14:textId="79EC5B63" w:rsidR="008845CD" w:rsidRDefault="00EC25CA" w:rsidP="008845CD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8778"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc152089787" w:history="1">
         <w:r w:rsidR="008845CD" w:rsidRPr="00252333">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="W_nazanin" w:hAnsi="W_nazanin" w:cs="W_nazanin"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
@@ -6125,51 +6581,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2321A211" w14:textId="70CA0CB1" w:rsidR="008845CD" w:rsidRDefault="00237130" w:rsidP="008845CD">
+    <w:p w14:paraId="2321A211" w14:textId="70CA0CB1" w:rsidR="008845CD" w:rsidRDefault="00EC25CA" w:rsidP="008845CD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8778"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc152089788" w:history="1">
         <w:r w:rsidR="008845CD" w:rsidRPr="00252333">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="W_nazanin" w:hAnsi="W_nazanin" w:cs="W_nazanin"/>
             <w:noProof/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
@@ -6279,51 +6735,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C531DEC" w14:textId="69F90E51" w:rsidR="008845CD" w:rsidRDefault="00237130" w:rsidP="008845CD">
+    <w:p w14:paraId="5C531DEC" w14:textId="69F90E51" w:rsidR="008845CD" w:rsidRDefault="00EC25CA" w:rsidP="008845CD">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8778"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc152089789" w:history="1">
         <w:r w:rsidR="008845CD" w:rsidRPr="00252333">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="W_nazanin" w:hAnsi="W_nazanin" w:cs="W_nazanin"/>
             <w:noProof/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
@@ -6403,51 +6859,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7BAFC5F7" w14:textId="4E44AFA8" w:rsidR="008845CD" w:rsidRDefault="00237130" w:rsidP="008845CD">
+    <w:p w14:paraId="7BAFC5F7" w14:textId="4E44AFA8" w:rsidR="008845CD" w:rsidRDefault="00EC25CA" w:rsidP="008845CD">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8778"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc152089790" w:history="1">
         <w:r w:rsidR="008845CD" w:rsidRPr="00252333">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
@@ -6566,51 +7022,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="214A8FC4" w14:textId="68DB1E2F" w:rsidR="008845CD" w:rsidRDefault="00237130" w:rsidP="008845CD">
+    <w:p w14:paraId="214A8FC4" w14:textId="68DB1E2F" w:rsidR="008845CD" w:rsidRDefault="00EC25CA" w:rsidP="008845CD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8778"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc152089791" w:history="1">
         <w:r w:rsidR="008845CD" w:rsidRPr="00252333">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="W_nazanin" w:hAnsi="W_nazanin" w:cs="W_nazanin"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
@@ -6689,51 +7145,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="447A0F92" w14:textId="37681AAB" w:rsidR="008845CD" w:rsidRDefault="00237130" w:rsidP="008845CD">
+    <w:p w14:paraId="447A0F92" w14:textId="37681AAB" w:rsidR="008845CD" w:rsidRDefault="00EC25CA" w:rsidP="008845CD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8778"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc152089792" w:history="1">
         <w:r w:rsidR="008845CD" w:rsidRPr="00252333">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="W_nazanin" w:hAnsi="W_nazanin" w:cs="W_nazanin"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
@@ -6865,51 +7321,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="19B424D0" w14:textId="3D72CC33" w:rsidR="008845CD" w:rsidRDefault="00237130" w:rsidP="008845CD">
+    <w:p w14:paraId="19B424D0" w14:textId="3D72CC33" w:rsidR="008845CD" w:rsidRDefault="00EC25CA" w:rsidP="008845CD">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8778"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc152089793" w:history="1">
         <w:r w:rsidR="008845CD" w:rsidRPr="00252333">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:bidi="fa-IR"/>
@@ -7077,51 +7533,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2EF5120F" w14:textId="637F9D72" w:rsidR="008845CD" w:rsidRDefault="00237130" w:rsidP="008845CD">
+    <w:p w14:paraId="2EF5120F" w14:textId="637F9D72" w:rsidR="008845CD" w:rsidRDefault="00EC25CA" w:rsidP="008845CD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8778"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc152089794" w:history="1">
         <w:r w:rsidR="008845CD" w:rsidRPr="00252333">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="W_nazanin" w:hAnsi="W_nazanin" w:cs="W_nazanin"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
@@ -7253,51 +7709,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0AC2A2C4" w14:textId="10F4C9C8" w:rsidR="008845CD" w:rsidRDefault="00237130" w:rsidP="008845CD">
+    <w:p w14:paraId="0AC2A2C4" w14:textId="10F4C9C8" w:rsidR="008845CD" w:rsidRDefault="00EC25CA" w:rsidP="008845CD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8778"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc152089795" w:history="1">
         <w:r w:rsidR="008845CD" w:rsidRPr="00252333">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="W_nazanin" w:hAnsi="W_nazanin" w:cs="W_nazanin"/>
             <w:noProof/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
@@ -7398,51 +7854,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67EB0075" w14:textId="3C03B5D5" w:rsidR="008845CD" w:rsidRDefault="00237130" w:rsidP="008845CD">
+    <w:p w14:paraId="67EB0075" w14:textId="3C03B5D5" w:rsidR="008845CD" w:rsidRDefault="00EC25CA" w:rsidP="008845CD">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8778"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc152089796" w:history="1">
         <w:r w:rsidR="008845CD" w:rsidRPr="00252333">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
@@ -7515,51 +7971,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
         <w:r w:rsidR="008845CD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D7D7EBE" w14:textId="79D1BA1E" w:rsidR="008845CD" w:rsidRDefault="00237130" w:rsidP="008845CD">
+    <w:p w14:paraId="3D7D7EBE" w14:textId="79D1BA1E" w:rsidR="008845CD" w:rsidRDefault="00EC25CA" w:rsidP="008845CD">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8778"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc152089797" w:history="1">
         <w:r w:rsidR="008845CD" w:rsidRPr="00252333">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
@@ -8246,51 +8702,51 @@
         </w:r>
         <w:r w:rsidRPr="00904312">
           <w:rPr>
             <w:rFonts w:cs="B Nazanin"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidRPr="00904312">
           <w:rPr>
             <w:rFonts w:cs="B Nazanin"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="154A4A52" w14:textId="77777777" w:rsidR="00A71439" w:rsidRDefault="00237130" w:rsidP="00A71439">
+    <w:p w14:paraId="154A4A52" w14:textId="77777777" w:rsidR="00A71439" w:rsidRDefault="00EC25CA" w:rsidP="00A71439">
       <w:pPr>
         <w:pStyle w:val="TableofFigures"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8494"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc514111207" w:history="1">
         <w:r w:rsidR="00A71439" w:rsidRPr="00904312">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>جدول</w:t>
@@ -9179,51 +9635,51 @@
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>چهارده</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3FEE37AC" id="Text Box 9" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:171.35pt;margin-top:657.3pt;width:50.25pt;height:24.7pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDy/Ofc9gEAANADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46TNG2NOEWXIsOA&#10;rhvQ7QNkWbaF2aJGKbGzrx8lu2nQ3YbpIIgi9cj3SG3uhq5lR4VOg8l5OptzpoyEUps65z++7z/c&#10;cOa8MKVowaicn5Tjd9v37za9zdQCGmhLhYxAjMt6m/PGe5sliZON6oSbgVWGnBVgJzyZWCclip7Q&#10;uzZZzOfrpAcsLYJUztHtw+jk24hfVUr6r1XllGdtzqk2H3eMexH2ZLsRWY3CNlpOZYh/qKIT2lDS&#10;M9SD8IIdUP8F1WmJ4KDyMwldAlWlpYociE06f8PmuRFWRS4kjrNnmdz/g5VPx2f7DZkfPsJADYwk&#10;nH0E+dMxA7tGmFrdI0LfKFFS4jRIlvTWZdPTILXLXAAp+i9QUpPFwUMEGirsgirEkxE6NeB0Fl0N&#10;nkm6XC9v0usrziS5lulyfRubkojs5bFF5z8p6Fg45ByppxFcHB+dD8WI7CUk5HLQ6nKv2zYaWBe7&#10;FtlRUP/3ccX634S1JgQbCM9GxHATWQZiI0U/FAPT5SRBIF1AeSLaCONY0TegQwP4m7OeRirn7tdB&#10;oOKs/WxIutt0tQozGI3V1fWCDLz0FJceYSRB5dxzNh53fpzbg0VdN5RpbJaBe5K70lGK16qm8mls&#10;okLTiIe5vLRj1OtH3P4BAAD//wMAUEsDBBQABgAIAAAAIQD8RRlv3wAAAA0BAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BToNAEIbvJr7DZky8GLsUVlBkadRE02trH2CAKRDZXcJuC317pyc9zvxf/vmm&#10;2CxmEGeafO+shvUqAkG2dk1vWw2H78/HZxA+oG1wcJY0XMjDpry9KTBv3Gx3dN6HVnCJ9Tlq6EIY&#10;cyl93ZFBv3IjWc6ObjIYeJxa2Uw4c7kZZBxFqTTYW77Q4UgfHdU/+5PRcNzOD08vc/UVDtlOpe/Y&#10;Z5W7aH1/t7y9ggi0hD8YrvqsDiU7Ve5kGy8GDYmKM0Y5SNYqBcGIUkkMorquUhWBLAv5/4vyFwAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPL859z2AQAA0AMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPxFGW/fAAAADQEAAA8AAAAAAAAAAAAAAAAA&#10;UAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;" stroked="f">
+              <v:shape w14:anchorId="3FEE37AC" id="Text Box 9" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:171.35pt;margin-top:657.3pt;width:50.25pt;height:24.7pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8Z0/ZCQIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46TNG2MOEWXIsOA&#10;rhvQ7gNkWbaF2aJGKbGzrx8lJ1nQ3Yb5IJgi9fTeI7W+H7qWHRQ6DSbn6WTKmTISSm3qnH9/3X24&#10;48x5YUrRglE5PyrH7zfv3617m6kZNNCWChmBGJf1NueN9zZLEicb1Qk3AasMJSvATngKsU5KFD2h&#10;d20ym06XSQ9YWgSpnKPdxzHJNxG/qpT0X6vKKc/anBM3H1eMaxHWZLMWWY3CNlqeaIh/YNEJbejS&#10;C9Sj8ILtUf8F1WmJ4KDyEwldAlWlpYoaSE06faPmpRFWRS1kjrMXm9z/g5XPh2/IdEm9m3FmREc9&#10;elWDZx9hYKtgT29dRlUvlur8QNtUGqU6+wTyh2MGto0wtXpAhL5RoiR6aTiZXB0dcVwAKfovUNI1&#10;Yu8hAg0VdsE7coMROrXpeGlNoCJpczm/S29vOJOUmqfz5Sq2LhHZ+bBF5z8p6Fj4yTlS5yO4ODw5&#10;H8iI7FwS7nLQ6nKn2zYGWBfbFtlB0JTs4hf5vylrTSg2EI6NiGEnqgzCRol+KIbRz7N5BZRHko0w&#10;Dh89FvppAH9x1tPg5dz93AtUnLWfDVm3SheLMKkxWNzczijA60xxnRFGElTOPWfj79aP0723qOuG&#10;bhqbZeCB7K50tCL0ZWR1ok/DFR06PYQwvddxrPrzXDe/AQAA//8DAFBLAwQUAAYACAAAACEA/EUZ&#10;b98AAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6DQBCG7ya+w2ZMvBi7FFZQZGnURNNrax9g&#10;gCkQ2V3Cbgt9e6cnPc78X/75ptgsZhBnmnzvrIb1KgJBtnZNb1sNh+/Px2cQPqBtcHCWNFzIw6a8&#10;vSkwb9xsd3Teh1ZwifU5auhCGHMpfd2RQb9yI1nOjm4yGHicWtlMOHO5GWQcRak02Fu+0OFIHx3V&#10;P/uT0XDczg9PL3P1FQ7ZTqXv2GeVu2h9f7e8vYIItIQ/GK76rA4lO1XuZBsvBg2JijNGOUjWKgXB&#10;iFJJDKK6rlIVgSwL+f+L8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB8Z0/ZCQIAAPYD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD8RRlv3wAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3C67F898" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5" w:rsidP="00B57C08">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:hint="cs"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="24"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>چهارده</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -9284,51 +9740,51 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:rect w14:anchorId="558BF151" id="Rectangle 340" o:spid="_x0000_s1026" style="position:absolute;margin-left:-22.9pt;margin-top:-61pt;width:465pt;height:62.25pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQ2G7UBgIAABYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNGnV0G3UdLXqUoS0&#10;sEgLH+A6TmLheMzYbVq+nrHT7Ra4IIQPlsdjP79587y6PfaGHRR6Dbbi00nOmbISam3bin/9sn1z&#10;w5kPwtbCgFUVPynPb9evX60GV6oZdGBqhYxArC8HV/EuBFdmmZed6oWfgFOWkg1gLwKF2GY1ioHQ&#10;e5PN8vxtNgDWDkEq72n3fkzydcJvGiXDY9N4FZipOHELacY07+KcrVeibFG4TsszDfEPLHqhLT16&#10;gboXQbA96j+gei0RPDRhIqHPoGm0VKkGqmaa/1bNUyecSrWQON5dZPL/D1Z+Ojy5zxipe/cA8ptn&#10;FjadsK26Q4ShU6Km56ZRqGxwvrxciIGnq2w3fISaWiv2AZIGxwb7CEjVsWOS+nSRWh0Dk7RZLPOi&#10;yKkjknILChZFekKUz7cd+vBeQc/iouJIrUzo4vDgQ2QjyucjiT0YXW+1MSnAdrcxyA6C2r5N44zu&#10;r48Zy4aKL4tZkZB/yfm/g+h1IP8a3Vf8Jo9jdFSU7Z2tk7uC0GZcE2VjzzpG6aJLfbmD+kQyIozm&#10;pM9Eiw7wB2cDGbPi/vteoOLMfLDUiuV0Po9OTsG8WMwowOvM7jojrCSoigfOxuUmjO7fO9RtRy9N&#10;U+0W7qh9jU7KvrA6kyXzJcHPHyW6+zpOp16+8/onAAAA//8DAFBLAwQUAAYACAAAACEA59XXtN8A&#10;AAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPvU7DQBCEeyTe4bRIdMk5JwdZjs8RBCMaihCg39gb&#10;2+J+LN8lcXh6lop0s5rR7DfFerJGnGgMvXcaFvMEBLnaN71rNXx+vMwyECGia9B4RxouFGBd3t4U&#10;mDf+7N7ptIut4BIXctTQxTjkUoa6I4th7gdy7B38aDHyObayGfHM5dZIlSQP0mLv+EOHA206qr93&#10;R6thi/i8/Xmt66fq8pZWtPmqyBut7++mxxWISFP8D8MfPqNDyUx7f3RNEEbDLF0yemSxUIpXcSTL&#10;UgVir0EtQZaFvJ5Q/gIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCQ2G7UBgIAABYEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDn1de03wAAAAoB&#10;AAAPAAAAAAAAAAAAAAAAAGAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" strokecolor="white"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="005D2716" w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مقدمه</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="30C770AD" w14:textId="4DB64EB4" w:rsidR="004D496A" w:rsidRDefault="00793064" w:rsidP="00691A25">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk152088305"/>
       <w:r>
@@ -10896,51 +11352,51 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:rect w14:anchorId="1E576E9D" id="Rectangle 341" o:spid="_x0000_s1026" style="position:absolute;margin-left:-10.9pt;margin-top:-67.75pt;width:462pt;height:57pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAfjjfBgIAABYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNGlpt23UdLXqUoS0&#10;LEgLH+A6TmLheMzYbVq+nrHT7Ra4IIQP1ozHfjPz5nl1e+wMOyj0GmzJx6OcM2UlVNo2Jf/6Zftm&#10;wZkPwlbCgFUlPynPb9evX616V6gJtGAqhYxArC96V/I2BFdkmZet6oQfgVOWgjVgJwK52GQVip7Q&#10;O5NN8vwm6wErhyCV93R6PwT5OuHXtZLhU117FZgpOdUW0o5p38U9W69E0aBwrZbnMsQ/VNEJbSnp&#10;BepeBMH2qP+A6rRE8FCHkYQug7rWUqUeqJtx/ls3T61wKvVC5Hh3ocn/P1j5eHhynzGW7t0DyG+e&#10;Wdi0wjbqDhH6VomK0o0jUVnvfHF5EB1PT9mu/wgVjVbsAyQOjjV2EZC6Y8dE9elCtToGJulwtriZ&#10;T3OaiKTYfPJ2SXZMIYrn1w59eK+gY9EoOdIoE7o4PPgwXH2+kqoHo6utNiY52Ow2BtlB0Ni3aZ3R&#10;/fU1Y1lf8uVsMkvIv8T830F0OpB+je5KvsjjGhQVaXtnq6SuILQZbOrO2DOPkbqoUl/soDoRjQiD&#10;OOkzkdEC/uCsJ2GW3H/fC1ScmQ+WRrEcT6dRycmZzuYTcvA6sruOCCsJquSBs8HchEH9e4e6aSnT&#10;OPVu4Y7GV+vE7EtV52JJfGk2548S1X3tp1sv33n9EwAA//8DAFBLAwQUAAYACAAAACEAihZnyd8A&#10;AAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FongaAS4lRQgrhwaAvct/aS&#10;RMTrKHbblK/HcIHbrGY087ZcTrYXBxp951hBOk9AEGtnOm4UvL0+zRYgfEA22DsmBSfysKzOz0os&#10;jDvyhg7b0IhYwr5ABW0IQyGl1y1Z9HM3EEfvw40WQzzHRpoRj7Hc9jJLkhtpseO40OJAq5b053Zv&#10;FawRH9dfz1o/1KeX65pW7zW5XqnLi+n+DkSgKfyF4Qc/okMVmXZuz8aLXsEsSyN6iCK9ynMQMXKb&#10;ZBmI3a+Xg6xK+f+J6hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBAfjjfBgIAABYEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKFmfJ3wAAAAwB&#10;AAAPAAAAAAAAAAAAAAAAAGAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" strokecolor="white"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00B8545B" w:rsidRPr="00286239">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مروری بر مطالعات انجام شده</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="0CBD6C79" w14:textId="7A953130" w:rsidR="00F404FE" w:rsidRDefault="00102785" w:rsidP="00C875D8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc152089781"/>
       <w:r>
@@ -12007,151 +12463,215 @@
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>کار رفته در انتهای بالانویس جدول یا زیرنویس شکل و داخل [] آورده شود.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4747575D" w14:textId="77777777" w:rsidR="00E95E82" w:rsidRPr="00F90721" w:rsidRDefault="00E95E82" w:rsidP="00102492">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:ind w:left="282" w:hanging="283"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F90721">
-[...15 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
-          <w:lang w:bidi="fa-IR"/>
-[...1 lines deleted...]
-        <w:t>Mathtype</w:t>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>فرمول</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90721">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>ها</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
+        <w:t xml:space="preserve"> توسط </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F90721">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Mathtype</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F90721">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> نوشته شده و باید</w:t>
       </w:r>
       <w:r w:rsidR="008F58EB" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> در هر فصل بصورت جداگانه و به</w:t>
+        <w:t xml:space="preserve"> در هر فصل </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008F58EB" w:rsidRPr="00F90721">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>بصورت</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008F58EB" w:rsidRPr="00F90721">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> جداگانه و </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008F58EB" w:rsidRPr="00F90721">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>به</w:t>
       </w:r>
       <w:r w:rsidR="00102492">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="008F58EB" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>ترتیبی که در متن می</w:t>
-      </w:r>
+        <w:t>ترتیبی</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008F58EB" w:rsidRPr="00F90721">
         <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> که در متن می</w:t>
+      </w:r>
+      <w:r w:rsidR="008F58EB" w:rsidRPr="00F90721">
+        <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="008F58EB" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">آیند </w:t>
       </w:r>
       <w:r w:rsidR="00D07485" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>در داخل پرانتز</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> شماره</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F90721">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>شماره</w:t>
       </w:r>
       <w:r w:rsidR="00102492">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">گذاری شوند. </w:t>
+        <w:t>گذاری</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F90721">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> شوند. </w:t>
       </w:r>
       <w:r w:rsidR="00D07485" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>برای مثال فرمول اول در فصل دوم بصورت (2-1) شماره</w:t>
       </w:r>
       <w:r w:rsidR="00D07485" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="00D07485" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>گذاری می</w:t>
       </w:r>
       <w:r w:rsidR="00D07485" w:rsidRPr="00F90721">
@@ -14504,51 +15024,51 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:position w:val="-14"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:object w:dxaOrig="2320" w:dyaOrig="380" w14:anchorId="4AC7DE69">
           <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:93.75pt;height:14.25pt" o:ole="">
             <v:imagedata r:id="rId21" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1768139037" r:id="rId22"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1845348673" r:id="rId22"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="16CA2726" w14:textId="77777777" w:rsidR="00F404FE" w:rsidRPr="00F90721" w:rsidRDefault="00F404FE" w:rsidP="00AE4622">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>سرعت حرکت نابجایی</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>ها را می</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
@@ -14844,51 +15364,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4933" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3382C607" w14:textId="77777777" w:rsidR="00F404FE" w:rsidRPr="00F90721" w:rsidRDefault="00F404FE" w:rsidP="00636D3A">
             <w:pPr>
               <w:keepNext/>
               <w:bidi w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90721">
               <w:rPr>
                 <w:position w:val="-34"/>
               </w:rPr>
               <w:object w:dxaOrig="5360" w:dyaOrig="800" w14:anchorId="70AC2C3F">
                 <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:237.75pt;height:36pt" o:ole="">
                   <v:imagedata r:id="rId23" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1768139038" r:id="rId24"/>
+                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1845348674" r:id="rId24"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="361F112C" w14:textId="77777777" w:rsidR="00F404FE" w:rsidRPr="00F90721" w:rsidRDefault="00F404FE" w:rsidP="00F404FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc487700340"/>
       <w:bookmarkStart w:id="17" w:name="_Toc152089784"/>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>اهداف پژوهش</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
@@ -15003,51 +15523,51 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:rect w14:anchorId="58261ED1" id="Rectangle 341" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.5pt;margin-top:-36.75pt;width:462pt;height:57pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAfjjfBgIAABYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNGlpt23UdLXqUoS0&#10;LEgLH+A6TmLheMzYbVq+nrHT7Ra4IIQP1ozHfjPz5nl1e+wMOyj0GmzJx6OcM2UlVNo2Jf/6Zftm&#10;wZkPwlbCgFUlPynPb9evX616V6gJtGAqhYxArC96V/I2BFdkmZet6oQfgVOWgjVgJwK52GQVip7Q&#10;O5NN8vwm6wErhyCV93R6PwT5OuHXtZLhU117FZgpOdUW0o5p38U9W69E0aBwrZbnMsQ/VNEJbSnp&#10;BepeBMH2qP+A6rRE8FCHkYQug7rWUqUeqJtx/ls3T61wKvVC5Hh3ocn/P1j5eHhynzGW7t0DyG+e&#10;Wdi0wjbqDhH6VomK0o0jUVnvfHF5EB1PT9mu/wgVjVbsAyQOjjV2EZC6Y8dE9elCtToGJulwtriZ&#10;T3OaiKTYfPJ2SXZMIYrn1w59eK+gY9EoOdIoE7o4PPgwXH2+kqoHo6utNiY52Ow2BtlB0Ni3aZ3R&#10;/fU1Y1lf8uVsMkvIv8T830F0OpB+je5KvsjjGhQVaXtnq6SuILQZbOrO2DOPkbqoUl/soDoRjQiD&#10;OOkzkdEC/uCsJ2GW3H/fC1ScmQ+WRrEcT6dRycmZzuYTcvA6sruOCCsJquSBs8HchEH9e4e6aSnT&#10;OPVu4Y7GV+vE7EtV52JJfGk2548S1X3tp1sv33n9EwAA//8DAFBLAwQUAAYACAAAACEAy2c5xt8A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuLVOXxRCnApKEBcObYH71l6S&#10;CD+i2G1Tfj3LCU6r3RnNflOsBmfFkfrYBq9gMs5AkNfBtL5W8P72PLoFERN6gzZ4UnCmCKvy8qLA&#10;3IST39Jxl2rBIT7mqKBJqculjLohh3EcOvKsfYbeYeK1r6Xp8cThzspplt1Ih63nDw12tG5If+0O&#10;TsEG8Wnz/aL1Y3V+nVe0/qgoWKWur4aHexCJhvRnhl98RoeSmfbh4E0UVsFoxlUSz+VsAYINd9MJ&#10;X/YK5tkCZFnI/w3KHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBAfjjfBgIAABYEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDLZznG3wAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAAGAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" strokecolor="white"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C34BF9" w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:noProof/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="182A5F61" wp14:editId="2C99D4B2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-376555</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-927100</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6229350" cy="723900"/>
@@ -15076,51 +15596,51 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:rect w14:anchorId="479B51E2" id="Rectangle 342" o:spid="_x0000_s1026" style="position:absolute;margin-left:-29.65pt;margin-top:-73pt;width:490.5pt;height:57pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2wpRQCQIAABYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3a8ye7GirNaZZuq&#10;0vYibfsBBGMbFTN0IHHSr++As9m0famq8oAYBg5nzhyWd4fesL1Cr8FWfDrJOVNWQq1tW/GvXzZv&#10;bjnzQdhaGLCq4kfl+d3q9avl4EpVQAemVsgIxPpycBXvQnBllnnZqV74CThlKdkA9iJQiG1WoxgI&#10;vTdZkefX2QBYOwSpvKfdhzHJVwm/aZQMn5rGq8BMxYlbSDOmeRvnbLUUZYvCdVqeaIh/YNELbenR&#10;M9SDCILtUP8B1WuJ4KEJEwl9Bk2jpUo1UDXT/LdqnjrhVKqFxPHuLJP/f7Dy4/7JfcZI3btHkN88&#10;s7DuhG3VPSIMnRI1PTeNQmWD8+X5Qgw8XWXb4QPU1FqxC5A0ODTYR0Cqjh2S1Mez1OoQmKTN66JY&#10;XM2pI5JyN8XVIk+9yET5fNuhD+8U9CwuKo7UyoQu9o8+RDaifD6S2IPR9UYbkwJst2uDbC+o7Zs0&#10;UgFU5OUxY9lQ8cW8mCfkX3L+7yB6Hci/RvcVv83jGB0VZXtr6+SuILQZ10TZ2JOOUbroUl9uoT6S&#10;jAijOekz0aID/MHZQMasuP++E6g4M+8ttWIxnc2ik1Mwm98UFOBlZnuZEVYSVMUDZ+NyHUb37xzq&#10;tqOXpql2C/fUvkYnZV9YnciS+ZLgp48S3X0Zp1Mv33n1EwAA//8DAFBLAwQUAAYACAAAACEA92+F&#10;5uEAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DQAyE70i8w8pI3NpN0lJoyKaCEtQLh1Lg&#10;7mZNErE/UXbbpjw95gQ32zMaf1OsRmvEkYbQeacgnSYgyNVed65R8P72PLkDESI6jcY7UnCmAKvy&#10;8qLAXPuTe6XjLjaCQ1zIUUEbY59LGeqWLIap78mx9ukHi5HXoZF6wBOHWyOzJFlIi53jDy32tG6p&#10;/todrIIt4tP2e1PXj9X5ZV7R+qMib5S6vhof7kFEGuOfGX7xGR1KZtr7g9NBGAWTm+WMrTyk8wW3&#10;YssyS29B7Pk0yxKQZSH/lyh/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHbClFAJAgAA&#10;FgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPdvhebh&#10;AAAADAEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" strokecolor="white"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00200B60" w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>روش تحقیق</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="38EB806A" w14:textId="77777777" w:rsidR="001D3FB2" w:rsidRPr="001731DA" w:rsidRDefault="001D3FB2" w:rsidP="001D3FB2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc487700342"/>
       <w:bookmarkStart w:id="23" w:name="_Toc152089786"/>
@@ -15939,51 +16459,51 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:rect w14:anchorId="5BD70034" id="Rectangle 343" o:spid="_x0000_s1026" style="position:absolute;margin-left:-9.4pt;margin-top:-62.5pt;width:456.75pt;height:52.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF7O0zBAIAABYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3aiXHatOKtVtqkq&#10;bbuVtv0AjLGNihk6kDjp13fA2WzUvq3KA2IYOJw5c1jfHXvDDgq9Blvy6STnTFkJtbZtyX983324&#10;4cwHYWthwKqSn5Tnd5v379aDK9QMOjC1QkYg1heDK3kXgiuyzMtO9cJPwClLyQawF4FCbLMaxUDo&#10;vclmeb7MBsDaIUjlPe0+jEm+SfhNo2R4ahqvAjMlJ24hzZjmKs7ZZi2KFoXrtDzTEG9g0Qtt6dEL&#10;1IMIgu1R/wPVa4ngoQkTCX0GTaOlSjVQNdP8r2qeO+FUqoXE8e4ik/9/sPLr4dl9w0jdu0eQPz2z&#10;sO2EbdU9IgydEjU9N41CZYPzxeVCDDxdZdXwBWpqrdgHSBocG+wjIFXHjknq00VqdQxM0ubiJs9X&#10;swVnknLL5XK1SL3IRPFy26EPnxT0LC5KjtTKhC4Ojz5ENqJ4OZLYg9H1ThuTAmyrrUF2ENT2XRqp&#10;ACry+pixbCj57YJ4vBWi14H8a3RfcqqIxuioKNtHWyd3BaHNuCbKxp51jNJFl/qigvpEMiKM5qTP&#10;RIsO8DdnAxmz5P7XXqDizHy21Irb6XwenZyC+WI1owCvM9V1RlhJUCUPnI3LbRjdv3eo245emqba&#10;LdxT+xqdlH1ldSZL5kuCnz9KdPd1nE69fufNHwAAAP//AwBQSwMEFAAGAAgAAAAhAF7dhO/fAAAA&#10;DAEAAA8AAABkcnMvZG93bnJldi54bWxMj0tPwzAQhO9I/Adrkbi1TqsCIcSpoARx6aEUuG/tJYnw&#10;I4rdNuXXsz3BbR+jmW/K5eisONAQu+AVzKYZCPI6mM43Cj7eXyY5iJjQG7TBk4ITRVhWlxclFiYc&#10;/RsdtqkRbOJjgQralPpCyqhbchinoSfPv68wOEy8Do00Ax7Z3Fk5z7Jb6bDznNBiT6uW9Pd27xRs&#10;EJ83P69aP9Wn9aKm1WdNwSp1fTU+PoBINKY/MZzxGR0qZtqFvTdRWAWTWc7o6TzMb7gVS/L7xR2I&#10;HZ84GmRVyv8lql8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABeztMwQCAAAWBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAXt2E798AAAAMAQAA&#10;DwAAAAAAAAAAAAAAAABeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" strokecolor="white"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00667536" w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>نتایج وبحث</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="1609E603" w14:textId="77777777" w:rsidR="00E70E59" w:rsidRDefault="00E70E59" w:rsidP="00E70E59">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Toc487700348"/>
       <w:bookmarkStart w:id="34" w:name="_Toc152089791"/>
@@ -16268,51 +16788,51 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:rect w14:anchorId="04E8E268" id="Rectangle 344" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.4pt;margin-top:-51.25pt;width:447pt;height:63.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtvGACAQIAABYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCJG2MOEWRLsOA&#10;bh3Q7QMUWbaFyaJGKXGyrx8lu2mw3Yr5IIim9Pj4+LS+O3WGHRV6Dbbk00nOmbISKm2bkv/4vvtw&#10;y5kPwlbCgFUlPyvP7zbv3617V6gZtGAqhYxArC96V/I2BFdkmZet6oSfgFOWkjVgJwKF2GQVip7Q&#10;O5PN8nyZ9YCVQ5DKe/r7MCT5JuHXtZLhqa69CsyUnLiFtGJa93HNNmtRNChcq+VIQ7yBRSe0paIX&#10;qAcRBDug/geq0xLBQx0mEroM6lpLlXqgbqb5X908t8Kp1AuJ491FJv//YOXX47P7hpG6d48gf3pm&#10;YdsK26h7ROhbJSoqN41CZb3zxeVCDDxdZfv+C1Q0WnEIkDQ41dhFQOqOnZLU54vU6hSYpJ+L5c1y&#10;ldNEJOVu89VytkglRPFy26EPnxR0LG5KjjTKhC6Ojz5ENqJ4OZLYg9HVThuTAmz2W4PsKGjsu/SN&#10;6P76mLGsL/lqQbXfCtHpQP41uotdxG9wVJTto62Su4LQZtgTZWNHHaN00aW+2EN1JhkRBnPSY6JN&#10;C/ibs56MWXL/6yBQcWY+WxrFajqfRyenYL64mVGA15n9dUZYSVAlD5wN220Y3H9wqJuWKk1T7xbu&#10;aXy1Tsq+shrJkvmS4ONDie6+jtOp1+e8+QMAAP//AwBQSwMEFAAGAAgAAAAhADWgY6ffAAAACgEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxauxEtUYhTQQniwqEUuG/jJYmw11Hs&#10;tilfjznBaTXa0cybcj05K440ht6zhsVcgSBuvOm51fD+9jTLQYSIbNB6Jg1nCrCuLi9KLIw/8Ssd&#10;d7EVKYRDgRq6GIdCytB05DDM/UCcfp9+dBiTHFtpRjylcGdlptRKOuw5NXQ40Kaj5mt3cBq2iI/b&#10;7+emeajPLzc1bT5q8lbr66vp/g5EpCn+meEXP6FDlZj2/sAmCKthtkrkMd2FypYgkiPPbzMQew3Z&#10;UoGsSvl/QvUDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArbxgAgECAAAWBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEANaBjp98AAAAKAQAADwAA&#10;AAAAAAAAAAAAAABbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGcFAAAAAA==&#10;" strokecolor="white"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>نتیجه‌گیری و پیشنهادها</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="793A46FD" w14:textId="1AF3B567" w:rsidR="00896F1D" w:rsidRPr="001731DA" w:rsidRDefault="00896F1D" w:rsidP="00896F1D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="41" w:name="_Toc152089794"/>
       <w:r w:rsidRPr="001731DA">
@@ -18796,83 +19316,156 @@
       <w:r w:rsidR="00BA5672">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مهدوی</w:t>
       </w:r>
       <w:r w:rsidRPr="00102492">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:rtl/>
         </w:rPr>
         <w:t>،</w:t>
       </w:r>
       <w:r w:rsidRPr="00102492">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r w:rsidR="00BA5672">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>تاثیر پارامترهای مواد و فرایند تولید در رفتار تریبولوژیکی کامپوزیت</w:t>
-      </w:r>
+        <w:t xml:space="preserve">تاثیر پارامترهای مواد و فرایند تولید در رفتار </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BA5672">
         <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تریبولوژیکی</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BA5672">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BA5672">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>کامپوزیت</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5672">
+        <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="00BA5672">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">های هیبریدی </w:t>
+        <w:t>های</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BA5672">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BA5672">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>هیبریدی</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BA5672">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA5672">
         <w:t>Al/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BA5672">
         <w:t>SiC</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BA5672">
         <w:t>/Gr</w:t>
       </w:r>
       <w:r w:rsidR="00BA5672">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> تولید شده از روش متالورژی پودر درجا</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> تولید شده از روش </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BA5672">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>متالورژی</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BA5672">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> پودر </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BA5672">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>درجا</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00102492">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>"، پا</w:t>
       </w:r>
       <w:r w:rsidRPr="00102492">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ی</w:t>
       </w:r>
       <w:r w:rsidRPr="00102492">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ان</w:t>
       </w:r>
       <w:r w:rsidRPr="00102492">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> نامه کارشناس</w:t>
@@ -18892,59 +19485,67 @@
       </w:r>
       <w:r w:rsidRPr="00102492">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> مهندسی مواد</w:t>
       </w:r>
       <w:r w:rsidRPr="00102492">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>، دانشکده مهندس</w:t>
       </w:r>
       <w:r w:rsidRPr="00102492">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ی</w:t>
       </w:r>
       <w:r w:rsidRPr="00102492">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> متالورژ</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00102492">
         <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>متالورژ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ی</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00102492">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> و مواد</w:t>
       </w:r>
       <w:r w:rsidRPr="00102492">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:rtl/>
         </w:rPr>
         <w:t>،</w:t>
       </w:r>
       <w:r w:rsidRPr="00102492">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> دانشگاه تهران، 1388.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0860306E" w14:textId="77777777" w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00C67F63" w:rsidP="00262467">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:rtl/>
@@ -19477,51 +20078,51 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:rect w14:anchorId="650D68DB" id="Rectangle 501" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.4pt;margin-top:-56.5pt;width:447pt;height:63.75pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtvGACAQIAABYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCJG2MOEWRLsOA&#10;bh3Q7QMUWbaFyaJGKXGyrx8lu2mw3Yr5IIim9Pj4+LS+O3WGHRV6Dbbk00nOmbISKm2bkv/4vvtw&#10;y5kPwlbCgFUlPyvP7zbv3617V6gZtGAqhYxArC96V/I2BFdkmZet6oSfgFOWkjVgJwKF2GQVip7Q&#10;O5PN8nyZ9YCVQ5DKe/r7MCT5JuHXtZLhqa69CsyUnLiFtGJa93HNNmtRNChcq+VIQ7yBRSe0paIX&#10;qAcRBDug/geq0xLBQx0mEroM6lpLlXqgbqb5X908t8Kp1AuJ491FJv//YOXX47P7hpG6d48gf3pm&#10;YdsK26h7ROhbJSoqN41CZb3zxeVCDDxdZfv+C1Q0WnEIkDQ41dhFQOqOnZLU54vU6hSYpJ+L5c1y&#10;ldNEJOVu89VytkglRPFy26EPnxR0LG5KjjTKhC6Ojz5ENqJ4OZLYg9HVThuTAmz2W4PsKGjsu/SN&#10;6P76mLGsL/lqQbXfCtHpQP41uotdxG9wVJTto62Su4LQZtgTZWNHHaN00aW+2EN1JhkRBnPSY6JN&#10;C/ibs56MWXL/6yBQcWY+WxrFajqfRyenYL64mVGA15n9dUZYSVAlD5wN220Y3H9wqJuWKk1T7xbu&#10;aXy1Tsq+shrJkvmS4ONDie6+jtOp1+e8+QMAAP//AwBQSwMEFAAGAAgAAAAhAFQRZMLfAAAACwEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG5b2jJQ1TWdYBRx4TAG3L3EayuapGqy&#10;rePp8U5ws+VPv7+/XE22F0caQ+edgnSegCCnvelco+Dz42WWgwgRncHeO1JwpgCr6vqqxML4k3un&#10;4zY2gkNcKFBBG+NQSBl0SxbD3A/k+Lb3o8XI69hIM+KJw20vsyR5kBY7xx9aHGjdkv7eHqyCDeLz&#10;5udV66f6/Laoaf1Vk++Vur2ZHpcgIk3xD4aLPqtDxU47f3AmiF7BLM1YPV6G9I5bMZLnaQZix+zi&#10;HmRVyv8dql8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArbxgAgECAAAWBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAVBFkwt8AAAALAQAADwAA&#10;AAAAAAAAAAAAAABbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGcFAAAAAA==&#10;" strokecolor="white"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00896F1D" w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>پیوست</w:t>
       </w:r>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:r w:rsidR="00896F1D" w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5696060F" w14:textId="77777777" w:rsidR="00A869B9" w:rsidRPr="00102492" w:rsidRDefault="00A869B9" w:rsidP="00A869B9">
@@ -19927,57 +20528,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00102492">
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>Keyword 1</w:t>
       </w:r>
       <w:r w:rsidR="00237130">
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00AF3ADF" w:rsidRPr="00102492">
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00237130">
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Keyword </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">2, </w:t>
+        <w:t xml:space="preserve">Keyword 2, </w:t>
       </w:r>
       <w:r w:rsidR="00AF3ADF" w:rsidRPr="00102492">
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="397DC43F" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRPr="00102492" w:rsidRDefault="00580DA4" w:rsidP="00796FD4">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00102492">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>چکیده انگلیسی حداکثر در یک صفحه نوشته شود.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28DE871F" w14:textId="77777777" w:rsidR="00C9732C" w:rsidRPr="001731DA" w:rsidRDefault="00C9732C" w:rsidP="00C9732C">
       <w:pPr>
@@ -20455,51 +21050,51 @@
         <w:t>23</w:t>
       </w:r>
       <w:r w:rsidRPr="00E35B0F">
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00087D8C" w:rsidRPr="00A41933" w:rsidSect="004D1CFA">
       <w:headerReference w:type="default" r:id="rId41"/>
       <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="31CC6036" w14:textId="77777777" w:rsidR="00012734" w:rsidRDefault="00012734" w:rsidP="00754F56">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="27A9A044" w14:textId="77777777" w:rsidR="00012734" w:rsidRDefault="00012734" w:rsidP="00754F56">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
@@ -20528,251 +21123,251 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Zar">
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{1537B391-AE97-499C-ACD6-3B6F8EF054A3}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId3" w:fontKey="{1EF0AC8D-DC82-4D30-969C-D382047667A0}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{87AA35ED-19F0-4AE3-861A-7443182560E4}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{CB842C81-7290-4F9E-ABA5-46ED7082C25D}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{8FE9CD99-583D-4A2C-AAF0-10A370FA8EF4}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:subsetted="1" w:fontKey="{5496BD4C-E5A6-4B05-BCDB-532D7F33D0DD}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId6" w:subsetted="1" w:fontKey="{8BFC55EA-638F-481B-AC97-BF910E4F43D6}"/>
+    <w:embedRegular r:id="rId4" w:subsetted="1" w:fontKey="{CEB20727-FBD0-4F6F-A1D6-EB89805C13A6}"/>
+    <w:embedBold r:id="rId5" w:subsetted="1" w:fontKey="{A33E5C98-4954-4203-A466-491C3333A269}"/>
+    <w:embedItalic r:id="rId6" w:subsetted="1" w:fontKey="{20A6F21D-D5C8-4BDE-9C67-C2CF2D930B39}"/>
   </w:font>
   <w:font w:name="B Mitra">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
-    <w:embedBold r:id="rId7" w:subsetted="1" w:fontKey="{8261EDD0-2B2E-4005-AA1E-BD428A8FCE9F}"/>
+    <w:embedBold r:id="rId7" w:subsetted="1" w:fontKey="{0D176B90-2C95-4639-B8AC-5DDE1F5935B8}"/>
   </w:font>
   <w:font w:name="W_nazanin">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:subsetted="1" w:fontKey="{A39EC747-56BC-4CCC-AD77-0EFCA138EFA5}"/>
+    <w:embedRegular r:id="rId8" w:subsetted="1" w:fontKey="{072D72DC-17C9-49C5-830A-2F66C426F806}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Zar">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedBold r:id="rId9" w:fontKey="{2681418C-B301-4D51-AC59-612365FA9204}"/>
+    <w:embedBold r:id="rId9" w:fontKey="{84C0A2F9-4005-4661-8E11-786265234772}"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Titr">
     <w:panose1 w:val="00000700000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:subsetted="1" w:fontKey="{63436240-AAA1-4445-B8A4-5A031D30BDC6}"/>
-    <w:embedBold r:id="rId11" w:subsetted="1" w:fontKey="{89F869E0-EEA3-49BA-A267-4EC31614150E}"/>
+    <w:embedRegular r:id="rId10" w:subsetted="1" w:fontKey="{FAD64C9E-53C9-47B8-A9CA-BB9B26A60054}"/>
+    <w:embedBold r:id="rId11" w:subsetted="1" w:fontKey="{1D32461B-20E8-4D01-8E28-3BFA876C0B72}"/>
   </w:font>
   <w:font w:name="Frutiger 45 Light">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IranNastaliq">
     <w:panose1 w:val="02020505000000020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A1002AEF" w:usb1="D000604A" w:usb2="00000008" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId12" w:subsetted="1" w:fontKey="{0D660BD9-AC6F-4D4A-870E-251D6A16DD79}"/>
+    <w:embedRegular r:id="rId12" w:subsetted="1" w:fontKey="{1133283E-7FC2-4F69-B384-28B8903B94FD}"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId13" w:subsetted="1" w:fontKey="{10AB7875-B3FF-48B8-A2A5-6E31000BF8C2}"/>
+    <w:embedRegular r:id="rId13" w:subsetted="1" w:fontKey="{0AC57F3A-7183-43C8-96B7-829B11DD9FDA}"/>
   </w:font>
   <w:font w:name="W_mitra">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId14" w:subsetted="1" w:fontKey="{FF2A7E5C-770F-41F1-AA92-3A16FFF988EF}"/>
+    <w:embedRegular r:id="rId14" w:subsetted="1" w:fontKey="{218CD421-7F6E-4FAC-AC2F-85D126889826}"/>
   </w:font>
   <w:font w:name="B Lotus">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId15" w:subsetted="1" w:fontKey="{CDC37161-E64A-4A59-8B84-969F130C49A6}"/>
-    <w:embedBold r:id="rId16" w:subsetted="1" w:fontKey="{943126BF-8576-43D1-815B-9DEB73B23D85}"/>
+    <w:embedRegular r:id="rId15" w:subsetted="1" w:fontKey="{984015A4-E902-45D3-86BD-2FB347FCF60F}"/>
+    <w:embedBold r:id="rId16" w:subsetted="1" w:fontKey="{237DF4DF-2EDE-45F0-9CA4-FC1D9CC3363F}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="1203123B" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00E16077" w:rsidRDefault="009010B5" w:rsidP="00E16077">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="18D48A4A" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00BE1CFE">
       <w:rPr>
         <w:noProof/>
         <w:rtl/>
       </w:rPr>
       <w:t>24</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="36259146" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="59BE58B6" w14:textId="1212D36C" w:rsidR="009010B5" w:rsidRPr="00E84CF8" w:rsidRDefault="009010B5" w:rsidP="00E84CF8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rtl/>
       </w:rPr>
       <w:id w:val="-1429963137"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="642A0189" w14:textId="46583284" w:rsidR="002711DA" w:rsidRDefault="002711DA">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
@@ -20784,255 +21379,255 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="246D4470" w14:textId="77777777" w:rsidR="002711DA" w:rsidRPr="00E84CF8" w:rsidRDefault="002711DA" w:rsidP="00E84CF8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="68317518" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="0093541B" w:rsidRDefault="009010B5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="W_mitra" w:hAnsi="W_mitra" w:cs="W_mitra"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0093541B">
       <w:rPr>
         <w:rFonts w:ascii="W_mitra" w:hAnsi="W_mitra" w:cs="W_mitra"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0093541B">
       <w:rPr>
         <w:rFonts w:ascii="W_mitra" w:hAnsi="W_mitra" w:cs="W_mitra"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="0093541B">
       <w:rPr>
         <w:rFonts w:ascii="W_mitra" w:hAnsi="W_mitra" w:cs="W_mitra"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00BE1CFE" w:rsidRPr="0093541B">
       <w:rPr>
         <w:rFonts w:ascii="W_mitra" w:hAnsi="W_mitra" w:cs="W_mitra"/>
         <w:noProof/>
         <w:rtl/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="0093541B">
       <w:rPr>
         <w:rFonts w:ascii="W_mitra" w:hAnsi="W_mitra" w:cs="W_mitra"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2D83DFA5" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00E16077" w:rsidRDefault="009010B5" w:rsidP="00E16077">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:bidi="fa-IR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="670C3CD8" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00BE1CFE">
       <w:rPr>
         <w:noProof/>
         <w:rtl/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="6B243E82" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00BE1CFE">
       <w:rPr>
         <w:noProof/>
         <w:rtl/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="40D1019A" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00BE1CFE">
       <w:rPr>
         <w:noProof/>
         <w:rtl/>
       </w:rPr>
       <w:t>13</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2D373A3A" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5" w:rsidP="000952ED">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="31CE0AC4" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="001D1DE4" w:rsidRDefault="009010B5" w:rsidP="00023319">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="001D1DE4">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="001D1DE4">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="001D1DE4">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:rtl/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
     <w:r w:rsidRPr="001D1DE4">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="487FC3BD" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="68850EE3" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3C8A3E26" w14:textId="77777777" w:rsidR="00012734" w:rsidRDefault="00012734" w:rsidP="007335BE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="08879EA4" w14:textId="77777777" w:rsidR="00012734" w:rsidRDefault="00012734" w:rsidP="00754F56">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="523DB79B" w14:textId="77777777" w:rsidR="00691A25" w:rsidRDefault="00691A25" w:rsidP="006D0E66">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
@@ -21048,51 +21643,51 @@
         <w:t xml:space="preserve"> Sahand University of Technology</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="24B98C14" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5" w:rsidP="00905428">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:bidi w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Jack</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="1C4DF38D" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5" w:rsidP="00365980">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rtl/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rtl/>
@@ -21103,51 +21698,51 @@
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:rtl/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rtl/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="75852CA1" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5" w:rsidP="00365980">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="74282B6D" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5" w:rsidP="00A869B9">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="thinThickSmallGap" w:sz="12" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:line="192" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:rtl/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12DF6B3E" wp14:editId="2021F2CE">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4445</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
@@ -21235,51 +21830,51 @@
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="12DF6B3E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.35pt;margin-top:-3.05pt;width:98.7pt;height:20.25pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqn5yk2wEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJl3Uz4hRdiw4D&#10;ugvQ9QNkWbaF2aJGKrGzrx8lx+m2vg17EShROjznkNpejX0nDgbJgivkarGUwjgNlXVNIR+/3b16&#10;KwUF5SrVgTOFPBqSV7uXL7aDz80aWugqg4JBHOWDL2Qbgs+zjHRrekUL8MZxsgbsVeAtNlmFamD0&#10;vsvWy+WbbACsPII2RHx6OyXlLuHXtdHhS12TCaIrJHMLacW0lnHNdluVN6h8a/WJhvoHFr2yjoue&#10;oW5VUGKP9hlUbzUCQR0WGvoM6tpqkzSwmtXyLzUPrfImaWFzyJ9tov8Hqz8fHvxXFGF8DyM3MIkg&#10;fw/6OwkHN61yjblGhKE1quLCq2hZNnjKT0+j1ZRTBCmHT1Bxk9U+QAIaa+yjK6xTMDo34Hg23YxB&#10;6Fhyvbl4/Y5TmnPrzeXqcpNKqHx+7ZHCBwO9iEEhkZua0NXhnkJko/L5Sizm4M52XWps5/444Ivx&#10;JLGPhCfqYSxHYatCXsS6UUwJ1ZHlIEzjwuPNQQv4U4qBR6WQ9GOv0EjRfXRsSZyrOcA5KOdAOc1P&#10;CxmkmMKbMM3f3qNtWkaeTHdwzbbVNil6YnGiy+1PQk+jGufr93269fShdr8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBjRMGA3AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUjcWqdQ&#10;hTZkU1UITkiINBw4OvE2sRqvQ+y24e9xT/Q2oxnNvHwz2V6caPTGMcJinoAgbpw23CJ8VW+zFQgf&#10;FGvVOyaEX/KwKW5vcpVpd+aSTrvQijjCPlMIXQhDJqVvOrLKz91AHLO9G60K0Y6t1KM6x3Hby4ck&#10;SaVVhuNDpwZ66ag57I4WYfvN5av5+ag/y31pqmqd8Ht6QLy/m7bPIAJN4b8MF/yIDkVkqt2RtRc9&#10;wlPsIczSBYhLul5FUSM8Lpcgi1xe4xd/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOqf&#10;nKTbAQAAmAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AGNEwYDcAAAABgEAAA8AAAAAAAAAAAAAAAAANQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAA+BQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.35pt;margin-top:-3.05pt;width:98.7pt;height:20.25pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcY9F16wEAAL4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2kzyiBqOo1NQ0hj&#10;IG38gIvjNBaJz5zdJuXXc3aaMuAN8WKd787ffffdeXM19p04aPIGbSlXi6UU2iqsjd2V8uvT3au3&#10;UvgAtoYOrS7lUXt5tX35YjO4QufYYldrEgxifTG4UrYhuCLLvGp1D36BTlsONkg9BL7SLqsJBkbv&#10;uyxfLt9kA1LtCJX2nr23U1BuE37TaBU+N43XQXSlZG4hnZTOKp7ZdgPFjsC1Rp1owD+w6MFYLnqG&#10;uoUAYk/mL6jeKEKPTVgo7DNsGqN06oG7WS3/6OaxBadTLyyOd2eZ/P+DVQ+HLyRMzbOTwkLPI3rS&#10;YxDvcRT5OsozOF9w1qPjvDCyP6bGVr27R/XNC4s3LdidvibCodVQM71VfJk9ezrh+AhSDZ+w5jqw&#10;D5iAxob6CMhqCEbnMR3Po4lcVCyZry9ev+OQ4li+vlxdJnIZFPNrRz580NiLaJSSePQJHQ73PkQ2&#10;UMwpsZjFO9N1afyd/c3BidGT2EfCE/UwVmPS6WIWpcL6yO0QTkvFn4CNFumHFAMvVCn99z2QlqL7&#10;aFmSuH2zQbNRzQZYxU9LGaSYzJswbenekdm1jDyJbvGaZWtM6ijqO7E40eUlSY2eFjpu4fN7yvr1&#10;7bY/AQAA//8DAFBLAwQUAAYACAAAACEAY0TBgNwAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;wU7DMBBE70j8g7VI3FqnUIU2ZFNVCE5IiDQcODrxNrEar0PstuHvcU/0NqMZzbx8M9lenGj0xjHC&#10;Yp6AIG6cNtwifFVvsxUIHxRr1TsmhF/ysClub3KVaXfmkk670Io4wj5TCF0IQyalbzqyys/dQByz&#10;vRutCtGOrdSjOsdx28uHJEmlVYbjQ6cGeumoOeyOFmH7zeWr+fmoP8t9aapqnfB7ekC8v5u2zyAC&#10;TeG/DBf8iA5FZKrdkbUXPcJT7CHM0gWIS7peRVEjPC6XIItcXuMXfwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDcY9F16wEAAL4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBjRMGA3AAAAAYBAAAPAAAAAAAAAAAAAAAAAEUEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAATgUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="081A93D8" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="006212E6" w:rsidRDefault="009010B5" w:rsidP="00495B46">
                     <w:pPr>
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:hint="cs"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                       <w:t>فصل 4: نتایج و بحث</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="7EA66DC7" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00B9192F" w:rsidRDefault="009010B5" w:rsidP="00495B46">
@@ -21298,62 +21893,62 @@
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00E70E59">
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:rtl/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:rtl/>
       </w:rPr>
       <w:t>شش کلمه اول عنوان ....</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2EA23FDB" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="21787CB7" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5"/>
 </w:hdr>
 </file>
 
 <file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3028ABC2" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="000E64F6" w:rsidRDefault="009010B5" w:rsidP="00A869B9">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="thinThickSmallGap" w:sz="12" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:line="192" w:lineRule="auto"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:rtl/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
@@ -21432,269 +22027,247 @@
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                             <w:t xml:space="preserve">فصل </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:hint="cs"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="28"/>
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                             <w:t>5</w:t>
                           </w:r>
                           <w:r w:rsidRPr="006212E6">
                             <w:rPr>
                               <w:rFonts w:hint="cs"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="28"/>
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">: </w:t>
-[...10 lines deleted...]
-                            <w:t>نتیجه‌گیری و پیشنهادها</w:t>
+                            <w:t>: نتیجه‌گیری و پیشنهادها</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="79F8D9FB" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00B9192F" w:rsidRDefault="009010B5" w:rsidP="00AD7E53">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="B Nazanin"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="28"/>
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="516C950A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.35pt;margin-top:-3.05pt;width:157.15pt;height:20.25pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8yo6C2wEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817KNukkEy0GaIEWB&#10;9AGk+YAVRUlEJS67pC25X98lZTltcyt6IVZ8zM7MjrbXY9+JgyZv0BZytVhKoa3CytimkE/f7t9c&#10;SuED2Ao6tLqQR+3l9e71q+3gcr3GFrtKk2AQ6/PBFbINweVZ5lWre/ALdNryYY3UQ+BParKKYGD0&#10;vsvWy+W7bECqHKHS3vPu3XQodwm/rrUKX+ra6yC6QjK3kFZKaxnXbLeFvCFwrVEnGvAPLHowlpue&#10;oe4ggNiTeQHVG0XosQ4LhX2GdW2UThpYzWr5l5rHFpxOWtgc7842+f8Hqz4fHt1XEmF8jyMPMInw&#10;7gHVdy8s3rZgG31DhEOroeLGq2hZNjifn55Gq33uI0g5fMKKhwz7gAlorKmPrrBOweg8gOPZdD0G&#10;oWLLq6vN5XIjheKz9eZidbFJLSCfXzvy4YPGXsSikMRDTehwePAhsoF8vhKbWbw3XZcG29k/Nvhi&#10;3EnsI+GJehjLUZiqkG9j3yimxOrIcginuHC8uWiRfkoxcFQK6X/sgbQU3UfLlsRczQXNRTkXYBU/&#10;LWSQYipvw5S/vSPTtIw8mW7xhm2rTVL0zOJEl8efhJ6iGvP1+3e69fxD7X4BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQARvZ0y3AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWidQ&#10;AoQ4VYXghISahgNHJ94mVuN1iN02/D3LCW6zmtHM22I9u0GccArWk4J0mYBAar2x1Cn4qF8XDyBC&#10;1GT04AkVfGOAdXl5Uejc+DNVeNrFTnAJhVwr6GMccylD26PTYelHJPb2fnI68jl10kz6zOVukDdJ&#10;kkmnLfFCr0d87rE97I5OweaTqhf79d5sq31l6/oxobfsoNT11bx5AhFxjn9h+MVndCiZqfFHMkEM&#10;Cu45p2CRpSDYvU3v+LOGxWoFsizkf/zyBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADzK&#10;joLbAQAAmAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ABG9nTLcAAAABgEAAA8AAAAAAAAAAAAAAAAANQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAA+BQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.35pt;margin-top:-3.05pt;width:157.15pt;height:20.25pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmnukA7QEAAL4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06CZWmNOEXXosOA&#10;bh3Q7gNoWY6F2aJGKbGzrx8lx1m33YpeBIoiHx8fqc3V0LXioMkbtIVczOZSaKuwMnZXyO9Pd+8u&#10;pPABbAUtWl3Io/byavv2zaZ3uV5ig22lSTCI9XnvCtmE4PIs86rRHfgZOm35sUbqIPCVdllF0DN6&#10;12bL+fxD1iNVjlBp79l7Oz7KbcKva63CQ117HURbSOYW0knpLOOZbTeQ7whcY9SJBryARQfGctEz&#10;1C0EEHsy/0F1RhF6rMNMYZdhXRulUw/czWL+TzePDTidemFxvDvL5F8PVn09fCNhqkKupbDQ8Yie&#10;9BDERxzEchXl6Z3POerRcVwY2M9jTq16d4/qhxcWbxqwO31NhH2joWJ6i5iZPUsdcXwEKfsvWHEd&#10;2AdMQENNXdSO1RCMzmM6nkcTuahY8vJydTFfSaH4bblaL9aJXAb5lO3Ih08aOxGNQhKPPqHD4d6H&#10;yAbyKSQWs3hn2jaNv7V/OTgwehL7SHikHoZySDq9n0QpsTpyO4TjUvEnYKNB+iVFzwtVSP9zD6Sl&#10;aD9bliRu32TQZJSTAVZxaiGDFKN5E8Yt3Tsyu4aRR9EtXrNstUkdRX1HFie6vCSp0dNCxy18fk9R&#10;f77d9jcAAAD//wMAUEsDBBQABgAIAAAAIQARvZ0y3AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUjcWidQAoQ4VYXghISahgNHJ94mVuN1iN02/D3LCW6zmtHM22I9u0GccArW&#10;k4J0mYBAar2x1Cn4qF8XDyBC1GT04AkVfGOAdXl5Uejc+DNVeNrFTnAJhVwr6GMccylD26PTYelH&#10;JPb2fnI68jl10kz6zOVukDdJkkmnLfFCr0d87rE97I5OweaTqhf79d5sq31l6/oxobfsoNT11bx5&#10;AhFxjn9h+MVndCiZqfFHMkEMCu45p2CRpSDYvU3v+LOGxWoFsizkf/zyBwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhACae6QDtAQAAvgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhABG9nTLcAAAABgEAAA8AAAAAAAAAAAAAAAAARwQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAABQBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="75668B3F" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="006212E6" w:rsidRDefault="009010B5" w:rsidP="00725F6B">
                     <w:pPr>
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="006212E6">
                       <w:rPr>
                         <w:rFonts w:hint="cs"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                       <w:t xml:space="preserve">فصل </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:hint="cs"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                       <w:t>5</w:t>
                     </w:r>
                     <w:r w:rsidRPr="006212E6">
                       <w:rPr>
                         <w:rFonts w:hint="cs"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">: </w:t>
-[...10 lines deleted...]
-                      <w:t>نتیجه‌گیری و پیشنهادها</w:t>
+                      <w:t>: نتیجه‌گیری و پیشنهادها</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="79F8D9FB" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00B9192F" w:rsidRDefault="009010B5" w:rsidP="00AD7E53">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="B Nazanin"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="009A0727">
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:rtl/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:rtl/>
       </w:rPr>
       <w:t>شش کلمه اول عنوان ....</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="597A7739" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="134E6933" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00830075" w:rsidRDefault="009010B5" w:rsidP="00830075">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:szCs w:val="24"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="58011345" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00830075" w:rsidRDefault="009010B5" w:rsidP="00830075">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:szCs w:val="24"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="75614807" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00E42BD4" w:rsidRDefault="009010B5" w:rsidP="00694207">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:szCs w:val="26"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="6480EEB4" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5" w:rsidP="00365980">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="12906644" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="009B082A" w:rsidRDefault="009010B5" w:rsidP="009B082A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="21B99713" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="000E64F6" w:rsidRDefault="009010B5" w:rsidP="00A869B9">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="thinThickSmallGap" w:sz="12" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:line="192" w:lineRule="auto"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:rtl/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
@@ -21790,51 +22363,51 @@
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="317F48F7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 25" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.35pt;margin-top:-3.05pt;width:66.9pt;height:20.25pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBtrJ3V1gEAAJADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s9ld6IVos1VpVYRU&#10;ClLpBziOnUQkHjPj3WT5esbOZgv0DfFiTWbsM+ecmWyuxr4Te4PUgivkarGUwjgNVevqQj59u3tz&#10;KQUF5SrVgTOFPBiSV9vXrzaDz80aGugqg4JBHOWDL2QTgs+zjHRjekUL8MZx0QL2KvAn1lmFamD0&#10;vsvWy+V5NgBWHkEbIs7eTkW5TfjWGh2+WEsmiK6QzC2kE9NZxjPbblReo/JNq4801D+w6FXruOkJ&#10;6lYFJXbYvoDqW41AYMNCQ5+Bta02SQOrWS3/UvPYKG+SFjaH/Mkm+n+w+mH/6L+iCOMHGHmASQT5&#10;e9DfSTi4aZSrzTUiDI1RFTdeRcuywVN+fBqtppwiSDl8hoqHrHYBEtBosY+usE7B6DyAw8l0Mwah&#10;OXn57v35W65oLq3PLlYXZ6mDyufHHil8NNCLGBQSeaYJXO3vKUQyKp+vxF4O7tquS3Pt3B8Jvhgz&#10;iXzkOzEPYzny7SiihOrAMhCmNeG15qAB/CnFwCtSSPqxU2ik6D45tiLu0xzgHJRzoJzmp4UMUkzh&#10;TZj2buexrRtGnsx2cM122TZJeWZx5MljTwqPKxr36vfvdOv5R9r+AgAA//8DAFBLAwQUAAYACAAA&#10;ACEAUEQrgtwAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VI3FqnNIQ2ZFNV&#10;CE5IqGk4cHTibRI1XofYbcPf457gOJrRm5dtJtOLM42us4ywmEcgiGurO24QPsu32QqE84q16i0T&#10;wg852OS3N5lKtb1wQee9b0SAsEsVQuv9kErp6paMcnM7EIfuYEejfIhjI/WoLgFuevkQRYk0quPw&#10;0KqBXlqqj/uTQdh+cfHafX9Uu+JQdGW5jvg9OSLe303bZxCeJv83hqt+UIc8OFX2xNqJHuEp7BBm&#10;yQLEtV3GjyAqhGUcg8wz+V8//wUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBtrJ3V1gEA&#10;AJADAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBQRCuC&#10;3AAAAAYBAAAPAAAAAAAAAAAAAAAAADAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;OQUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 25" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.35pt;margin-top:-3.05pt;width:66.9pt;height:20.25pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgXs/a6QEAALYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07Rlb0RNV8uuFiEt&#10;C9IuHzBxnMQi8Zix26R8PWOnKQu8IV6sycz4+MyZk8312Hdir8kbtIVcLZZSaKuwMrYp5Nfn+zdX&#10;UvgAtoIOrS7kQXt5vX39ajO4XK+xxa7SJBjE+nxwhWxDcHmWedXqHvwCnbZcrJF6CPxJTVYRDIze&#10;d9l6ubzIBqTKESrtPWfvpqLcJvy61ip8rmuvg+gKydxCOimdZTyz7QbyhsC1Rh1pwD+w6MFYfvQE&#10;dQcBxI7MX1C9UYQe67BQ2GdY10bpNANPs1r+Mc1TC06nWVgc704y+f8Hqx73X0iYqpBnUljoeUXP&#10;egziPY5ifR7lGZzPuevJcV8YOc9rTqN694DqmxcWb1uwjb4hwqHVUDG9VbyZvbg64fgIUg6fsOJ3&#10;YBcwAY019VE7VkMwOq/pcFpN5KI4eXX27uItVxSX1ueXq8vELYN8vuzIhw8aexGDQhJvPoHD/sGH&#10;SAbyuSW+ZfHedF3afmd/S3BjzCTyke/EPIzleBSjxOrAYxBOZmLzc9Ai/ZBiYCMV0n/fAWkpuo+W&#10;pYiumwOag3IOwCq+WsggxRTehsmdO0emaRl5EtviDctVmzRK1HViceTJ5kgTHo0c3ffyO3X9+t22&#10;PwEAAP//AwBQSwMEFAAGAAgAAAAhAFBEK4LcAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjsFO&#10;wzAQRO9I/IO1SNxapzSENmRTVQhOSKhpOHB04m0SNV6H2G3D3+Oe4Dia0ZuXbSbTizONrrOMsJhH&#10;IIhrqztuED7Lt9kKhPOKteotE8IPOdjktzeZSrW9cEHnvW9EgLBLFULr/ZBK6eqWjHJzOxCH7mBH&#10;o3yIYyP1qC4Bbnr5EEWJNKrj8NCqgV5aqo/7k0HYfnHx2n1/VLviUHRluY74PTki3t9N22cQnib/&#10;N4arflCHPDhV9sTaiR7hKewQZskCxLVdxo8gKoRlHIPMM/lfP/8FAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAYF7P2ukBAAC2AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAUEQrgtwAAAAGAQAADwAAAAAAAAAAAAAAAABDBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="43D2F3AD" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00200B60" w:rsidRDefault="009010B5" w:rsidP="00E170E1">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:cs="Times New Roman"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="B Nazanin" w:hint="cs"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                       <w:t>فصل 1: مقدمه</w:t>
                     </w:r>
                   </w:p>
@@ -21854,61 +22427,61 @@
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00FD6EF7">
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:rtl/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:rtl/>
       </w:rPr>
       <w:t>شش کلمه اول عنوان ...</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="041FC2DC" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00B149B6" w:rsidRDefault="009010B5" w:rsidP="00B149B6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="021E675F" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="000E64F6" w:rsidRDefault="009010B5" w:rsidP="00A869B9">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="thinThickSmallGap" w:sz="12" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:line="192" w:lineRule="auto"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:rtl/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
@@ -22004,51 +22577,51 @@
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="70310331" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.35pt;margin-top:-3.05pt;width:179.1pt;height:20.25pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAT1SL52AEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNG1EKYqarpZdLUJa&#10;YKVlP8Bx7MQi8Zix26R8PWMn6bJwQ1ysyYz95r03k/3V2HfspNAbsCXfrNacKSuhNrYp+dO3uzfv&#10;OfNB2Fp0YFXJz8rzq8PrV/vBFSqHFrpaISMQ64vBlbwNwRVZ5mWreuFX4JSlogbsRaBPbLIaxUDo&#10;fZfl6/W7bACsHYJU3lP2diryQ8LXWsnwVWuvAutKTtxCOjGdVTyzw14UDQrXGjnTEP/AohfGUtML&#10;1K0Igh3R/AXVG4ngQYeVhD4DrY1USQOp2az/UPPYCqeSFjLHu4tN/v/Byi+nR/eALIwfYKQBJhHe&#10;3YP87pmFm1bYRl0jwtAqUVPjTbQsG5wv5qfRal/4CFINn6GmIYtjgAQ0auyjK6STEToN4HwxXY2B&#10;SUrm+e7tdkclSbV8u9vstqmFKJbXDn34qKBnMSg50lATujjd+xDZiGK5EptZuDNdlwbb2RcJuhgz&#10;iX0kPFEPYzUyU8/SopgK6jPJQZjWhdabghbwJ2cDrUrJ/Y+jQMVZ98mSJXGvlgCXoFoCYSU9LXng&#10;bApvwrR/R4emaQl5Mt3CNdmmTVL0zGKmS+NPQudVjfv1+3e69fxDHX4BAAD//wMAUEsDBBQABgAI&#10;AAAAIQCK8zDD3AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUjcWqdQQhvi&#10;VBWCExJqGg4cnXibWI3XIXbb8PcsJ7jNaEYzL99MrhdnHIP1pGAxT0AgNd5YahV8VK+zFYgQNRnd&#10;e0IF3xhgU1xf5Toz/kIlnvexFTxCIdMKuhiHTMrQdOh0mPsBibODH52ObMdWmlFfeNz18i5JUum0&#10;JX7o9IDPHTbH/ckp2H5S+WK/3utdeShtVa0TekuPSt3eTNsnEBGn+FeGX3xGh4KZan8iE0Sv4JF7&#10;CmbpAgSn9w+rNYiaxXIJssjlf/ziBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABPVIvnY&#10;AQAAmAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIrz&#10;MMPcAAAABgEAAA8AAAAAAAAAAAAAAAAAMgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAA7BQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.35pt;margin-top:-3.05pt;width:179.1pt;height:20.25pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+TKav6wEAAL4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07SBUhQ1XS27WoS0&#10;XKRdPmDiOI1F4jFjt0n5esZO013gDfFijcfj43POjLdXY9+JoyZv0JZytVhKoa3C2th9Kb893r16&#10;J4UPYGvo0OpSnrSXV7uXL7aDK3SOLXa1JsEg1heDK2UbgiuyzKtW9+AX6LTlwwaph8Bb2mc1wcDo&#10;fZfly+XbbECqHaHS3nP2djqUu4TfNFqFL03jdRBdKZlbSCultYprtttCsSdwrVFnGvAPLHowlh+9&#10;QN1CAHEg8xdUbxShxyYsFPYZNo1ROmlgNavlH2oeWnA6aWFzvLvY5P8frPp8/ErC1KV8LYWFnlv0&#10;qMcg3uMo8nW0Z3C+4KoHx3Vh5Dy3OUn17h7Vdy8s3rRg9/qaCIdWQ830VvFm9uzqhOMjSDV8wprf&#10;gUPABDQ21Efv2A3B6Nym06U1kYviZJ5v3qw3fKT4LF9vVptELoNivu3Ihw8aexGDUhK3PqHD8d6H&#10;yAaKuSQ+ZvHOdF1qf2d/S3BhzCT2kfBEPYzVmHxK0qKyCusTyyGchoo/AQct0k8pBh6oUvofByAt&#10;RffRsiVx+uaA5qCaA7CKr5YySDGFN2Ga0oMjs28ZeTLd4jXb1pik6InFmS4PSRJ6Hug4hc/3qerp&#10;2+1+AQAA//8DAFBLAwQUAAYACAAAACEAivMww9wAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;wU7DMBBE70j8g7VI3FqnUEIb4lQVghMSahoOHJ14m1iN1yF22/D3LCe4zWhGMy/fTK4XZxyD9aRg&#10;MU9AIDXeWGoVfFSvsxWIEDUZ3XtCBd8YYFNcX+U6M/5CJZ73sRU8QiHTCroYh0zK0HTodJj7AYmz&#10;gx+djmzHVppRX3jc9fIuSVLptCV+6PSAzx02x/3JKdh+Uvliv97rXXkobVWtE3pLj0rd3kzbJxAR&#10;p/hXhl98RoeCmWp/IhNEr+CRewpm6QIEp/cPqzWImsVyCbLI5X/84gcAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQD+TKav6wEAAL4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCK8zDD3AAAAAYBAAAPAAAAAAAAAAAAAAAAAEUEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAATgUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="5F3D3C0F" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00200B60" w:rsidRDefault="009010B5" w:rsidP="00E170E1">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:cs="Times New Roman"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="B Nazanin" w:hint="cs"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                       <w:t>فصل 2: مروری بر مطالعات انجام شده</w:t>
                     </w:r>
                   </w:p>
@@ -22068,61 +22641,61 @@
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00E70E59">
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:rtl/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:rtl/>
       </w:rPr>
       <w:t>شش کلمه اول عنوان ....</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="67412AE9" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="19895485" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="000E64F6" w:rsidRDefault="009010B5" w:rsidP="00A869B9">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="thinThickSmallGap" w:sz="12" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:line="192" w:lineRule="auto"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:rtl/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
@@ -22217,51 +22790,51 @@
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="76AF6813" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.35pt;margin-top:-3.05pt;width:100.4pt;height:20.25pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBa68Ob2QEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJkKUw4hRdiw4D&#10;ugvQ7gMUWbaF2aJGKrGzrx8lx+nWvg17EShROjznkNpej30njgbJgivlcpFLYZyGyrqmlN+f7t9d&#10;SUFBuUp14EwpT4bk9e7tm+3gC7OCFrrKoGAQR8XgS9mG4IssI92aXtECvHGcrAF7FXiLTVahGhi9&#10;77JVnr/PBsDKI2hDxKd3U1LuEn5dGx2+1jWZILpSMreQVkzrPq7ZbquKBpVvrT7TUP/AolfWcdEL&#10;1J0KShzQvoLqrUYgqMNCQ59BXVttkgZWs8xfqHlslTdJC5tD/mIT/T9Y/eX46L+hCOMHGLmBSQT5&#10;B9A/SDi4bZVrzA0iDK1RFRdeRsuywVNxfhqtpoIiyH74DBU3WR0CJKCxxj66wjoFo3MDThfTzRiE&#10;jiVXm3V+xSnNudV6s9ysUwlVzK89UvhooBcxKCVyUxO6Oj5QiGxUMV+JxRzc265Lje3cXwd8MZ4k&#10;9pHwRD2M+1HYiovHulHMHqoTy0GYxoXHm4MW8JcUA49KKennQaGRovvk2JI4V3OAc7CfA+U0Py1l&#10;kGIKb8M0fwePtmkZeTLdwQ3bVtuk6JnFmS63Pwk9j2qcrz/36dbzh9r9BgAA//8DAFBLAwQUAAYA&#10;CAAAACEATQPgZNwAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VI3Fo7pQQI&#10;2VQVghMSIg0Hjk68TaLG6xC7bfh7zAmOoxm9eflmtoM40eR7xwjJUoEgbpzpuUX4qF4W9yB80Gz0&#10;4JgQvsnDpri8yHVm3JlLOu1CKyKEfaYRuhDGTErfdGS1X7qROHZ7N1kdYpxaaSZ9jnA7yJVSqbS6&#10;5/jQ6ZGeOmoOu6NF2H5y+dx/vdXv5b7sq+pB8Wt6QLy+mrePIALN4W8Mv/pRHYroVLsjGy8GhLu4&#10;Q1ikCYjYrlRyC6JGuFmvQRa5/K9f/AAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBa68Ob&#10;2QEAAJgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBN&#10;A+Bk3AAAAAYBAAAPAAAAAAAAAAAAAAAAADMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.35pt;margin-top:-3.05pt;width:100.4pt;height:20.25pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6Qxtj6wEAAL4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgxkKUw4hRdiw4D&#10;ugvQ7gMYWY6F2aJGKbGzrx8l21m3vRV9ESiSOjw8pLbXQ9eKkyZv0JZytVhKoa3CythDKb8/3b+7&#10;ksIHsBW0aHUpz9rL693bN9veFTrHBttKk2AQ64velbIJwRVZ5lWjO/ALdNpysEbqIPCVDllF0DN6&#10;12b5cvk+65EqR6i09+y9G4Nyl/DrWqvwta69DqItJXML6aR07uOZ7bZQHAhcY9REA17AogNjuegF&#10;6g4CiCOZ/6A6owg91mGhsMuwro3SqQfuZrX8p5vHBpxOvbA43l1k8q8Hq76cvpEwVSlzKSx0PKIn&#10;PQTxAQeRr6M8vfMFZz06zgsD+3nMqVXvHlD98MLibQP2oG+IsG80VExvFV9mz56OOD6C7PvPWHEd&#10;OAZMQENNXdSO1RCMzmM6X0YTuahYMt+sl1ccUhzL15vVJpHLoJhfO/Lho8ZORKOUxKNP6HB68CGy&#10;gWJOicUs3pu2TeNv7V8OToyexD4SHqmHYT9MOk2i7LE6czuE41LxJ2CjQfolRc8LVUr/8wikpWg/&#10;WZYkbt9s0GzsZwOs4qelDFKM5m0Yt/ToyBwaRh5Ft3jDstUmdRT1HVlMdHlJUqPTQsctfH5PWX++&#10;3e43AAAA//8DAFBLAwQUAAYACAAAACEATQPgZNwAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;wU7DMBBE70j8g7VI3Fo7pQQI2VQVghMSIg0Hjk68TaLG6xC7bfh7zAmOoxm9eflmtoM40eR7xwjJ&#10;UoEgbpzpuUX4qF4W9yB80Gz04JgQvsnDpri8yHVm3JlLOu1CKyKEfaYRuhDGTErfdGS1X7qROHZ7&#10;N1kdYpxaaSZ9jnA7yJVSqbS65/jQ6ZGeOmoOu6NF2H5y+dx/vdXv5b7sq+pB8Wt6QLy+mrePIALN&#10;4W8Mv/pRHYroVLsjGy8GhLu4Q1ikCYjYrlRyC6JGuFmvQRa5/K9f/AAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQB6Qxtj6wEAAL4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBNA+Bk3AAAAAYBAAAPAAAAAAAAAAAAAAAAAEUEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAATgUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="79D4E0F0" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="006212E6" w:rsidRDefault="009010B5" w:rsidP="00EA62FB">
                     <w:pPr>
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:hint="cs"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                       <w:t>فصل 3: روش تحقیق</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="76C65E94" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00B9192F" w:rsidRDefault="009010B5" w:rsidP="009E2A84">
@@ -22280,61 +22853,61 @@
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00E70E59">
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:rtl/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:rtl/>
       </w:rPr>
       <w:t>شش کلمه اول عنوان ....</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="6A1C1981" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
       <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:324pt;height:3in;visibility:visible" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
@@ -24107,50 +24680,262 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="293467D3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BC58301A"/>
+    <w:lvl w:ilvl="0" w:tplc="C010AC76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="710" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:effect w:val="none"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B9FA662A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:effect w:val="none"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="BF2CA35A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:effect w:val="none"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="32C08114">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:effect w:val="none"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5C801390">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:effect w:val="none"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E2462470">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:effect w:val="none"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3BB032C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:effect w:val="none"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="727EB8BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:effect w:val="none"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8FE843B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:effect w:val="none"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="327B5473"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FCCE37E4"/>
     <w:lvl w:ilvl="0" w:tplc="8BD25BC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -24195,51 +24980,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="367F67CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="84DECBE8"/>
     <w:lvl w:ilvl="0" w:tplc="0696206A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C9985FEE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24335,51 +25120,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5BF424BC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="379630CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="93B29E98"/>
     <w:lvl w:ilvl="0" w:tplc="CF324D38">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="1-1-1-1-1-%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -24424,51 +25209,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37BB2DD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA5A2D4A"/>
     <w:lvl w:ilvl="0" w:tplc="D228F8E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A5CE82CC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24564,51 +25349,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A4A25E06" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="395C50A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA5A0698"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24677,51 +25462,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C9D1769"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0938E716"/>
     <w:lvl w:ilvl="0" w:tplc="1A127EB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -24766,51 +25551,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D942424"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71343260"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24879,51 +25664,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49674A08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4008CE8"/>
     <w:lvl w:ilvl="0" w:tplc="8F005A4E">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24992,51 +25777,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49BB595C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D1BCCEA0"/>
     <w:lvl w:ilvl="0" w:tplc="A162B2E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -25081,51 +25866,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A597CDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F74854A"/>
     <w:lvl w:ilvl="0" w:tplc="DCA2D594">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -25170,51 +25955,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D585FA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="619AB692"/>
     <w:lvl w:ilvl="0" w:tplc="9516EDE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="954CF976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25310,51 +26095,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="65E0A678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D783DEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D302749E"/>
     <w:lvl w:ilvl="0" w:tplc="A26EFFF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -25399,51 +26184,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="501A4B0D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0E485E86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -25548,51 +26333,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="563D2F58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC68D3D8"/>
     <w:lvl w:ilvl="0" w:tplc="D160CB92">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1494" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -25638,51 +26423,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="591B39BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73C8221C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -25724,51 +26509,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C5279D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6645032"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25837,51 +26622,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C5F69D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C46CDC7E"/>
     <w:lvl w:ilvl="0" w:tplc="28882C24">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="26"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -25927,51 +26712,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EBC0E77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA40E80A"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -26016,51 +26801,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6234364B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C310C3B8"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26129,51 +26914,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="670A4633"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D332B39C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26269,51 +27054,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A661869"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="173E2C44"/>
     <w:lvl w:ilvl="0" w:tplc="C7EC2502">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -26358,51 +27143,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1331F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44A29148"/>
     <w:lvl w:ilvl="0" w:tplc="3D18137E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -26447,51 +27232,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77B77101"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59602BB8"/>
     <w:lvl w:ilvl="0" w:tplc="EA648A98">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -26536,250 +27321,280 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="887187284">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1885361274">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="724375523">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="283535746">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1677228890">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2019039968">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="631525613">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1706558131">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="38172844">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="445586103">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="521360144">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1487163441">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1115519417">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="414398882">
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1684821136">
-    <w:abstractNumId w:val="41"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1900558632">
-[...17 lines deleted...]
-  <w:num w:numId="22" w16cid:durableId="1521695709">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1635480898">
-[...35 lines deleted...]
-  <w:num w:numId="35" w16cid:durableId="492452778">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="692072206">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="361981095">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="20"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="1233812859">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="370423728">
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="41">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="865873722">
-[...5 lines deleted...]
-  <w:num w:numId="42" w16cid:durableId="680013186">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="654795227">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="44" w16cid:durableId="1225989272">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="20"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="45" w16cid:durableId="154146146">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="46" w16cid:durableId="1676180172">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="47" w16cid:durableId="999849496">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="48" w16cid:durableId="1715885084">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="49" w16cid:durableId="861667464">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="24"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="1"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:saveSubsetFonts/>
   <w:hideSpellingErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="130"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
@@ -32084,50 +32899,51 @@
     <w:rsid w:val="008464F9"/>
     <w:rsid w:val="0084652D"/>
     <w:rsid w:val="0084666C"/>
     <w:rsid w:val="0084675E"/>
     <w:rsid w:val="008467F1"/>
     <w:rsid w:val="00846A7A"/>
     <w:rsid w:val="008471FF"/>
     <w:rsid w:val="008476C2"/>
     <w:rsid w:val="00847748"/>
     <w:rsid w:val="008478BC"/>
     <w:rsid w:val="00847C27"/>
     <w:rsid w:val="00847D7D"/>
     <w:rsid w:val="00850042"/>
     <w:rsid w:val="00850344"/>
     <w:rsid w:val="00850552"/>
     <w:rsid w:val="008508D8"/>
     <w:rsid w:val="008509C0"/>
     <w:rsid w:val="00850EF7"/>
     <w:rsid w:val="00850F78"/>
     <w:rsid w:val="00850FD8"/>
     <w:rsid w:val="00851152"/>
     <w:rsid w:val="00851349"/>
     <w:rsid w:val="00851C91"/>
     <w:rsid w:val="00851E47"/>
     <w:rsid w:val="00852074"/>
+    <w:rsid w:val="008528BD"/>
     <w:rsid w:val="00852970"/>
     <w:rsid w:val="00852B1E"/>
     <w:rsid w:val="00852ED2"/>
     <w:rsid w:val="008530D8"/>
     <w:rsid w:val="00853147"/>
     <w:rsid w:val="00853AFF"/>
     <w:rsid w:val="00853D8F"/>
     <w:rsid w:val="00853DD7"/>
     <w:rsid w:val="00853E89"/>
     <w:rsid w:val="00854283"/>
     <w:rsid w:val="00854342"/>
     <w:rsid w:val="00854411"/>
     <w:rsid w:val="00854B27"/>
     <w:rsid w:val="00854F18"/>
     <w:rsid w:val="008550D4"/>
     <w:rsid w:val="00855962"/>
     <w:rsid w:val="00855BBF"/>
     <w:rsid w:val="00855C07"/>
     <w:rsid w:val="00855D29"/>
     <w:rsid w:val="00855DE9"/>
     <w:rsid w:val="00855FE2"/>
     <w:rsid w:val="0085602A"/>
     <w:rsid w:val="008561F2"/>
     <w:rsid w:val="008563BF"/>
     <w:rsid w:val="00856A13"/>
@@ -32247,50 +33063,51 @@
     <w:rsid w:val="00885D93"/>
     <w:rsid w:val="00885DB0"/>
     <w:rsid w:val="00885E27"/>
     <w:rsid w:val="00885F87"/>
     <w:rsid w:val="00887042"/>
     <w:rsid w:val="00887A4D"/>
     <w:rsid w:val="00887E24"/>
     <w:rsid w:val="00890143"/>
     <w:rsid w:val="00890225"/>
     <w:rsid w:val="00890AB6"/>
     <w:rsid w:val="00890BE5"/>
     <w:rsid w:val="008916BB"/>
     <w:rsid w:val="00891C69"/>
     <w:rsid w:val="00891F05"/>
     <w:rsid w:val="008921C5"/>
     <w:rsid w:val="00892284"/>
     <w:rsid w:val="008922AA"/>
     <w:rsid w:val="00892422"/>
     <w:rsid w:val="00892649"/>
     <w:rsid w:val="00892726"/>
     <w:rsid w:val="0089284F"/>
     <w:rsid w:val="008928BB"/>
     <w:rsid w:val="00892CCD"/>
     <w:rsid w:val="00892D1C"/>
     <w:rsid w:val="0089333E"/>
+    <w:rsid w:val="0089337B"/>
     <w:rsid w:val="00893890"/>
     <w:rsid w:val="00893B15"/>
     <w:rsid w:val="00893C1E"/>
     <w:rsid w:val="00893FF3"/>
     <w:rsid w:val="008944E5"/>
     <w:rsid w:val="0089468D"/>
     <w:rsid w:val="008947D1"/>
     <w:rsid w:val="00894A42"/>
     <w:rsid w:val="00894B67"/>
     <w:rsid w:val="00894BE6"/>
     <w:rsid w:val="00894C66"/>
     <w:rsid w:val="00895C28"/>
     <w:rsid w:val="00895E62"/>
     <w:rsid w:val="00895F97"/>
     <w:rsid w:val="0089675F"/>
     <w:rsid w:val="0089682C"/>
     <w:rsid w:val="008968CA"/>
     <w:rsid w:val="00896D9C"/>
     <w:rsid w:val="00896F1D"/>
     <w:rsid w:val="00897260"/>
     <w:rsid w:val="0089761C"/>
     <w:rsid w:val="00897A51"/>
     <w:rsid w:val="00897B5C"/>
     <w:rsid w:val="008A0366"/>
     <w:rsid w:val="008A0E18"/>
@@ -36238,50 +37055,51 @@
     <w:rsid w:val="00EB5381"/>
     <w:rsid w:val="00EB56C0"/>
     <w:rsid w:val="00EB62B9"/>
     <w:rsid w:val="00EB62C3"/>
     <w:rsid w:val="00EB633E"/>
     <w:rsid w:val="00EB6364"/>
     <w:rsid w:val="00EB679B"/>
     <w:rsid w:val="00EB69F1"/>
     <w:rsid w:val="00EB6C4A"/>
     <w:rsid w:val="00EB6F8C"/>
     <w:rsid w:val="00EB704C"/>
     <w:rsid w:val="00EB73C0"/>
     <w:rsid w:val="00EB7C3E"/>
     <w:rsid w:val="00EB7D16"/>
     <w:rsid w:val="00EC0001"/>
     <w:rsid w:val="00EC002E"/>
     <w:rsid w:val="00EC0118"/>
     <w:rsid w:val="00EC05A2"/>
     <w:rsid w:val="00EC1094"/>
     <w:rsid w:val="00EC11A4"/>
     <w:rsid w:val="00EC136B"/>
     <w:rsid w:val="00EC18A1"/>
     <w:rsid w:val="00EC1B69"/>
     <w:rsid w:val="00EC1C24"/>
     <w:rsid w:val="00EC1F36"/>
+    <w:rsid w:val="00EC25CA"/>
     <w:rsid w:val="00EC28D6"/>
     <w:rsid w:val="00EC29DC"/>
     <w:rsid w:val="00EC2C3A"/>
     <w:rsid w:val="00EC2C3E"/>
     <w:rsid w:val="00EC2F29"/>
     <w:rsid w:val="00EC333C"/>
     <w:rsid w:val="00EC338D"/>
     <w:rsid w:val="00EC37E0"/>
     <w:rsid w:val="00EC3B69"/>
     <w:rsid w:val="00EC3EC6"/>
     <w:rsid w:val="00EC4351"/>
     <w:rsid w:val="00EC4D32"/>
     <w:rsid w:val="00EC4F88"/>
     <w:rsid w:val="00EC541B"/>
     <w:rsid w:val="00EC5619"/>
     <w:rsid w:val="00EC675D"/>
     <w:rsid w:val="00EC689C"/>
     <w:rsid w:val="00EC6E79"/>
     <w:rsid w:val="00EC710A"/>
     <w:rsid w:val="00EC7E90"/>
     <w:rsid w:val="00ED0334"/>
     <w:rsid w:val="00ED06B3"/>
     <w:rsid w:val="00ED0E92"/>
     <w:rsid w:val="00ED0EB5"/>
     <w:rsid w:val="00ED1107"/>
@@ -39711,50 +40529,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1375814407">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1412968989">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1452478742">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1534996567">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -40189,78 +41020,78 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89F8C2FA-8343-482A-A1D9-84014D2BAB97}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>38</Pages>
-[...1 lines deleted...]
-  <Characters>14987</Characters>
+  <Pages>39</Pages>
+  <Words>3006</Words>
+  <Characters>17137</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>124</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>142</Lines>
+  <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17581</CharactersWithSpaces>
+  <CharactersWithSpaces>20103</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="108" baseType="variant">
       <vt:variant>
         <vt:i4>1441842</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>110</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc514111207</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1441842</vt:i4>
       </vt:variant>
       <vt:variant>