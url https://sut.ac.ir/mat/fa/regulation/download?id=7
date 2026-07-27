--- v0 (2025-12-05)
+++ v1 (2026-07-27)
@@ -1,386 +1,385 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00000831" w:rsidRPr="001731DA" w:rsidRDefault="00000831" w:rsidP="0094070B">
+    <w:p w14:paraId="5AF54705" w14:textId="77777777" w:rsidR="00000831" w:rsidRPr="001731DA" w:rsidRDefault="00000831" w:rsidP="0094070B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00661EEF" w:rsidRPr="001731DA" w:rsidRDefault="00661EEF" w:rsidP="0094070B">
+    <w:p w14:paraId="0EB27511" w14:textId="77777777" w:rsidR="00661EEF" w:rsidRPr="001731DA" w:rsidRDefault="00661EEF" w:rsidP="0094070B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00661EEF" w:rsidRPr="001731DA" w:rsidRDefault="00661EEF" w:rsidP="0094070B">
+    <w:p w14:paraId="6F41D661" w14:textId="77777777" w:rsidR="00661EEF" w:rsidRPr="001731DA" w:rsidRDefault="00661EEF" w:rsidP="0094070B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000831" w:rsidRPr="001731DA" w:rsidRDefault="00000831" w:rsidP="0094070B">
+    <w:p w14:paraId="4BCA32D6" w14:textId="77777777" w:rsidR="00000831" w:rsidRPr="001731DA" w:rsidRDefault="00000831" w:rsidP="0094070B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000831" w:rsidRPr="001731DA" w:rsidRDefault="00000831" w:rsidP="0094070B">
+    <w:p w14:paraId="270D0F4A" w14:textId="77777777" w:rsidR="00000831" w:rsidRPr="001731DA" w:rsidRDefault="00000831" w:rsidP="0094070B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000831" w:rsidRPr="001731DA" w:rsidRDefault="00C34BF9" w:rsidP="00A63D43">
+    <w:p w14:paraId="3B1051AA" w14:textId="77777777" w:rsidR="00000831" w:rsidRPr="001731DA" w:rsidRDefault="00C34BF9" w:rsidP="00A63D43">
       <w:pPr>
         <w:ind w:hanging="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46BCCE84" wp14:editId="544B86ED">
             <wp:extent cx="4255770" cy="2769870"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="34" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4255770" cy="2769870"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000831" w:rsidRPr="001731DA" w:rsidRDefault="00000831" w:rsidP="0094070B">
+    <w:p w14:paraId="7C19C10B" w14:textId="77777777" w:rsidR="00000831" w:rsidRPr="001731DA" w:rsidRDefault="00000831" w:rsidP="0094070B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:sectPr w:rsidR="00000831" w:rsidRPr="001731DA" w:rsidSect="004D1CFA">
-          <w:headerReference w:type="even" r:id="rId10"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId12"/>
+          <w:headerReference w:type="even" r:id="rId9"/>
+          <w:headerReference w:type="default" r:id="rId10"/>
+          <w:footerReference w:type="first" r:id="rId11"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1701" w:bottom="1418" w:left="1418" w:header="851" w:footer="284" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:bidi/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="1018"/>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8720"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D15952" w:rsidRPr="00B06BFE" w:rsidTr="00D15952">
+      <w:tr w:rsidR="00D15952" w:rsidRPr="00B06BFE" w14:paraId="0E0B355A" w14:textId="77777777" w:rsidTr="00D15952">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D15952" w:rsidRPr="00B06BFE" w:rsidRDefault="00D15952" w:rsidP="00D15952">
+          <w:p w14:paraId="030FBE7B" w14:textId="77777777" w:rsidR="00D15952" w:rsidRPr="00B06BFE" w:rsidRDefault="00D15952" w:rsidP="00D15952">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7EDD725C" wp14:editId="10792C5C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70841E4B" wp14:editId="178B082D">
                   <wp:extent cx="967105" cy="1125220"/>
                   <wp:effectExtent l="0" t="0" r="4445" b="0"/>
                   <wp:docPr id="35" name="Picture 35" descr="59"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 35" descr="59"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13">
+                          <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect b="24857"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="967105" cy="1125220"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000831" w:rsidRPr="009010B5" w:rsidRDefault="00000831" w:rsidP="00694207">
+    <w:p w14:paraId="5F0A67CE" w14:textId="77777777" w:rsidR="00000831" w:rsidRPr="009010B5" w:rsidRDefault="00000831" w:rsidP="00694207">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009010B5">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">دانشگاه </w:t>
       </w:r>
       <w:r w:rsidR="00F11C6C" w:rsidRPr="009010B5">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t>صنعتی سهند</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000831" w:rsidRPr="009010B5" w:rsidRDefault="00ED2035" w:rsidP="00DF25BC">
+    <w:p w14:paraId="2D3D3DD4" w14:textId="77777777" w:rsidR="00000831" w:rsidRPr="009010B5" w:rsidRDefault="00ED2035" w:rsidP="00DF25BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009010B5">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">دانشکده مهندسی </w:t>
       </w:r>
       <w:r w:rsidR="00000831" w:rsidRPr="009010B5">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مواد</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009010B5" w:rsidRPr="00FE0A6F" w:rsidRDefault="009010B5" w:rsidP="00D15952">
+    <w:p w14:paraId="2179A863" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00FE0A6F" w:rsidRDefault="009010B5" w:rsidP="00D15952">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="3259"/>
         </w:tabs>
         <w:spacing w:before="1080" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE0A6F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>پایان</w:t>
       </w:r>
@@ -419,309 +418,309 @@
         <w:t xml:space="preserve"> برای دریافت درجه کارشناسی ارشد/</w:t>
       </w:r>
       <w:r w:rsidR="002F235B" w:rsidRPr="00FE0A6F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>دکتری</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE0A6F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D45F2" w:rsidRPr="00FE0A6F" w:rsidRDefault="009010B5" w:rsidP="00FE0A6F">
+    <w:p w14:paraId="533DA48C" w14:textId="77777777" w:rsidR="002D45F2" w:rsidRPr="00FE0A6F" w:rsidRDefault="009010B5" w:rsidP="00FE0A6F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="3259"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE0A6F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>در رشته</w:t>
       </w:r>
       <w:r w:rsidR="00FE0A6F" w:rsidRPr="00FE0A6F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ....</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D45F2" w:rsidRPr="00FE0A6F" w:rsidRDefault="002F235B" w:rsidP="002D45F2">
+    <w:p w14:paraId="7EDE6CBE" w14:textId="77777777" w:rsidR="002D45F2" w:rsidRPr="00FE0A6F" w:rsidRDefault="002F235B" w:rsidP="002D45F2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="3259"/>
         </w:tabs>
         <w:spacing w:before="720" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE0A6F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>گرایش ....</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D45F2" w:rsidRPr="003E6CF3" w:rsidRDefault="00FE0A6F" w:rsidP="00D15952">
+    <w:p w14:paraId="35FEA5B7" w14:textId="77777777" w:rsidR="002D45F2" w:rsidRPr="003E6CF3" w:rsidRDefault="00FE0A6F" w:rsidP="00D15952">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="3259"/>
         </w:tabs>
         <w:spacing w:before="840" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="36"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E6CF3">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="36"/>
           <w:rtl/>
         </w:rPr>
         <w:t>عنوان پایان نامه/رساله اینجا نوشته شود</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D45F2" w:rsidRPr="00FE0A6F" w:rsidRDefault="00FE0A6F" w:rsidP="002D45F2">
+    <w:p w14:paraId="05283E84" w14:textId="77777777" w:rsidR="002D45F2" w:rsidRPr="00FE0A6F" w:rsidRDefault="00FE0A6F" w:rsidP="002D45F2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="3259"/>
         </w:tabs>
         <w:spacing w:before="720" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE0A6F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>دانشجو</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D45F2" w:rsidRPr="00C215E0" w:rsidRDefault="002F235B" w:rsidP="002D45F2">
+    <w:p w14:paraId="73F30A0B" w14:textId="77777777" w:rsidR="002D45F2" w:rsidRPr="00C215E0" w:rsidRDefault="002F235B" w:rsidP="002D45F2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="3259"/>
         </w:tabs>
         <w:spacing w:before="720" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C215E0">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>(نام کامل نویسنده در اینجا نوشته شود)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D45F2" w:rsidRPr="00FE0A6F" w:rsidRDefault="00380900" w:rsidP="002D45F2">
+    <w:p w14:paraId="4DD53BC3" w14:textId="77777777" w:rsidR="002D45F2" w:rsidRPr="00FE0A6F" w:rsidRDefault="00380900" w:rsidP="002D45F2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="3259"/>
         </w:tabs>
         <w:spacing w:before="480" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE0A6F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>استاد</w:t>
       </w:r>
       <w:r w:rsidR="005068AB" w:rsidRPr="00FE0A6F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>/اساتید</w:t>
       </w:r>
       <w:r w:rsidR="002F235B" w:rsidRPr="00FE0A6F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> راهنما</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D45F2" w:rsidRPr="00C215E0" w:rsidRDefault="002F235B" w:rsidP="002D45F2">
+    <w:p w14:paraId="086273BF" w14:textId="77777777" w:rsidR="002D45F2" w:rsidRPr="00C215E0" w:rsidRDefault="002F235B" w:rsidP="002D45F2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="3259"/>
         </w:tabs>
         <w:spacing w:before="720" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C215E0">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>(نام کامل استاد راهنما اینجا نوشته شود)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D45F2" w:rsidRPr="00FE0A6F" w:rsidRDefault="002F235B" w:rsidP="000F183E">
+    <w:p w14:paraId="43FF19F0" w14:textId="77777777" w:rsidR="002D45F2" w:rsidRPr="00FE0A6F" w:rsidRDefault="002F235B" w:rsidP="000F183E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="3259"/>
         </w:tabs>
         <w:spacing w:before="480" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE0A6F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>استاد مشاور</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D45F2" w:rsidRPr="00C215E0" w:rsidRDefault="002F235B" w:rsidP="002D45F2">
+    <w:p w14:paraId="2C92E4D4" w14:textId="77777777" w:rsidR="002D45F2" w:rsidRPr="00C215E0" w:rsidRDefault="002F235B" w:rsidP="002D45F2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="3259"/>
         </w:tabs>
         <w:spacing w:before="720" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C215E0">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>(نام کامل استاد مشاور اینجا نوشته شود)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000831" w:rsidRPr="00FE0A6F" w:rsidRDefault="002F235B" w:rsidP="00D90220">
+    <w:p w14:paraId="1A616E49" w14:textId="77777777" w:rsidR="00000831" w:rsidRPr="00FE0A6F" w:rsidRDefault="002F235B" w:rsidP="00D90220">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="3259"/>
         </w:tabs>
         <w:spacing w:before="720" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE0A6F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ماه و سال</w:t>
       </w:r>
       <w:r w:rsidR="00FE0A6F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
@@ -739,264 +738,264 @@
       <w:r w:rsidR="00FE0A6F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D90220">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>98</w:t>
       </w:r>
       <w:r w:rsidR="00FE0A6F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00513EDB" w:rsidRDefault="00513EDB" w:rsidP="0094070B">
+    <w:p w14:paraId="26D0B51F" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRDefault="00513EDB" w:rsidP="0094070B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:sectPr w:rsidR="00513EDB" w:rsidSect="004D1CFA">
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1701" w:bottom="1418" w:left="1418" w:header="851" w:footer="284" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:bidi/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-745"/>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8720"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00513EDB" w:rsidRPr="00B06BFE" w:rsidTr="00D15952">
+      <w:tr w:rsidR="00513EDB" w:rsidRPr="00B06BFE" w14:paraId="21217583" w14:textId="77777777" w:rsidTr="00D15952">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="00B06BFE" w:rsidRDefault="00513EDB" w:rsidP="00D15952">
+          <w:p w14:paraId="2FC12E7E" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="00B06BFE" w:rsidRDefault="00513EDB" w:rsidP="00D15952">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68B413B0" wp14:editId="5F64438B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BC57399" wp14:editId="70F098D5">
                   <wp:extent cx="1002030" cy="1099185"/>
                   <wp:effectExtent l="0" t="0" r="7620" b="5715"/>
                   <wp:docPr id="36" name="Picture 36" descr="59"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 36" descr="59"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13">
+                          <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect b="24857"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1002030" cy="1099185"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00513EDB" w:rsidRPr="00FE0A6F" w:rsidRDefault="00513EDB" w:rsidP="00513EDB">
+    <w:p w14:paraId="1BA5DEFC" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="00FE0A6F" w:rsidRDefault="00513EDB" w:rsidP="00513EDB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Titr"/>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE0A6F">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Titr"/>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t>دانشگاه صنعتی سهند</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00513EDB" w:rsidRPr="00FE0A6F" w:rsidRDefault="00513EDB" w:rsidP="00513EDB">
+    <w:p w14:paraId="45682C75" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="00FE0A6F" w:rsidRDefault="00513EDB" w:rsidP="00513EDB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:eastAsia="Calibri" w:hAnsi="IranNastaliq" w:cs="B Titr"/>
           <w:sz w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE0A6F">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:eastAsia="Calibri" w:hAnsi="IranNastaliq" w:cs="B Titr"/>
           <w:sz w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>دانشکده مهندسی</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE0A6F">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:eastAsia="Calibri" w:hAnsi="IranNastaliq" w:cs="B Titr" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> م</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE0A6F">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:eastAsia="Calibri" w:hAnsi="IranNastaliq" w:cs="B Titr"/>
           <w:sz w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>واد</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="00513EDB">
+    <w:p w14:paraId="487E6636" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="00513EDB">
       <w:pPr>
         <w:ind w:hanging="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="00513EDB">
+    <w:p w14:paraId="3423FA10" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="00513EDB">
       <w:pPr>
         <w:ind w:hanging="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>گواهی دفاع از پایان‌نامه کارشناسی ارشد</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00513EDB" w:rsidRPr="00E60EEB" w:rsidRDefault="00513EDB" w:rsidP="00513EDB">
+    <w:p w14:paraId="633D067C" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="00E60EEB" w:rsidRDefault="00513EDB" w:rsidP="00513EDB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:ind w:left="-1" w:hanging="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E60EEB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هیأت داوران </w:t>
       </w:r>
       <w:r w:rsidRPr="00E60EEB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
@@ -1170,1753 +1169,2046 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">..................................................................................................... </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="8520" w:type="dxa"/>
         <w:tblInd w:w="659" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1419"/>
         <w:gridCol w:w="864"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1430"/>
         <w:gridCol w:w="1831"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00513EDB" w:rsidRPr="00E60EEB" w:rsidTr="009010B5">
+      <w:tr w:rsidR="00513EDB" w:rsidRPr="00E60EEB" w14:paraId="0C0C8F10" w14:textId="77777777" w:rsidTr="009010B5">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="4253" w:type="dxa"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1419" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="00E60EEB" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="372EB89C" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="00E60EEB" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9278"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="1"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="00307E8D" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="166D124A" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="00307E8D" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9278"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-232" w:hanging="1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00307E8D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:hint="cs"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>به عدد</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="00307E8D" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="71635DA6" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="00307E8D" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1572"/>
                 <w:tab w:val="left" w:pos="9278"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00307E8D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:hint="cs"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>به حروف</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00513EDB" w:rsidRPr="00E60EEB" w:rsidTr="009010B5">
+      <w:tr w:rsidR="00513EDB" w:rsidRPr="00E60EEB" w14:paraId="47D54186" w14:textId="77777777" w:rsidTr="009010B5">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1419" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="00E60EEB" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="58D8FFB3" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="00E60EEB" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9278"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="16" w:hanging="1"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E60EEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>با نمره نهايي</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="00307E8D" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="17D65A49" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="00307E8D" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9278"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="360" w:hanging="1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="00307E8D" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="15525759" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="00307E8D" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9278"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="360" w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="00E60EEB" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="12EDA6FC" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="00E60EEB" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1167"/>
                 <w:tab w:val="left" w:pos="9278"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E60EEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>و درجه</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="00307E8D" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="422BC71F" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="00307E8D" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9278"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="360" w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="00E60EEB" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="2482C53B" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="00E60EEB" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9278"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="360" w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E60EEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ارزيابي</w:t>
             </w:r>
             <w:r w:rsidRPr="00E60EEB">
               <w:rPr>
                 <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho"/>
                 <w:sz w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E60EEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>کردند.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="00513EDB">
+    <w:p w14:paraId="5B3F8A65" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="00513EDB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9070"/>
         </w:tabs>
         <w:ind w:left="250" w:hanging="1"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="8505" w:type="dxa"/>
         <w:tblInd w:w="107" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="688"/>
         <w:gridCol w:w="1580"/>
         <w:gridCol w:w="1842"/>
         <w:gridCol w:w="1192"/>
         <w:gridCol w:w="1369"/>
         <w:gridCol w:w="1834"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidTr="00AE0BE3">
+      <w:tr w:rsidR="00513EDB" w:rsidRPr="001731DA" w14:paraId="1BCC6858" w14:textId="77777777" w:rsidTr="00AE0BE3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="2FAD20EE" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001731DA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ردیف</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1580" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="1FD514F1" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001731DA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مشخصات هيئت داوران</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="4C912A28" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001731DA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>نام و نام‌ خانوادگي</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="780B1ABE" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001731DA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مرتبه دانشگاهي</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="5D0DDF89" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001731DA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">دانشگاه </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1834" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="784575FD" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001731DA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>امضاء</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidTr="00AE0BE3">
+      <w:tr w:rsidR="00513EDB" w:rsidRPr="001731DA" w14:paraId="07286C18" w14:textId="77777777" w:rsidTr="00AE0BE3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="0BCBAE25" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001731DA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1580" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="1FE4816F" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001731DA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:hint="cs"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>استاد راهنما</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="1C463773" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="4CC9EC20" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="79746E0C" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1834" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="02AECE2E" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidTr="00AE0BE3">
+      <w:tr w:rsidR="00513EDB" w:rsidRPr="001731DA" w14:paraId="7033A26C" w14:textId="77777777" w:rsidTr="00AE0BE3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="34C77CBC" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001731DA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1580" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="6409029D" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001731DA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:hint="cs"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>استاد راهنما</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:hint="cs"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="48B6392F" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED2035">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:hint="cs"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>(درصورت وجود)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="11BC90B3" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="0A07E797" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="6C4C470C" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1834" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="454E843B" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidTr="00AE0BE3">
+      <w:tr w:rsidR="00513EDB" w:rsidRPr="001731DA" w14:paraId="6384A947" w14:textId="77777777" w:rsidTr="00AE0BE3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="07EB0505" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001731DA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1580" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="5E2C46FD" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001731DA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:hint="cs"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>استاد مشاور</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:hint="cs"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="63AC3E43" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED2035">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:hint="cs"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>(درصورت وجود)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="61DD6ED3" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="06F1705E" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="77708636" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1834" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="32D9AB12" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidTr="00AE0BE3">
+      <w:tr w:rsidR="00513EDB" w:rsidRPr="001731DA" w14:paraId="7F1F18E2" w14:textId="77777777" w:rsidTr="00AE0BE3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="735EFD87" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001731DA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1580" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="1E312419" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001731DA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:hint="cs"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>استاد داور داخلي</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="5E4296E4" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="3BA3916E" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="0D0EF252" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1834" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
+          <w:p w14:paraId="1172E099" w14:textId="77777777" w:rsidR="00513EDB" w:rsidRPr="001731DA" w:rsidRDefault="00513EDB" w:rsidP="009010B5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000831" w:rsidRPr="001731DA" w:rsidRDefault="00000831" w:rsidP="0094070B">
+    <w:p w14:paraId="670A84FE" w14:textId="77777777" w:rsidR="00000831" w:rsidRPr="001731DA" w:rsidRDefault="00000831" w:rsidP="0094070B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:sectPr w:rsidR="00000831" w:rsidRPr="001731DA" w:rsidSect="004D1CFA">
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1701" w:bottom="1418" w:left="1418" w:header="851" w:footer="284" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:bidi/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E60EEB" w:rsidRDefault="00C34BF9" w:rsidP="00E60EEB">
+    <w:p w14:paraId="199CFDE2" w14:textId="77777777" w:rsidR="00E60EEB" w:rsidRDefault="00C34BF9" w:rsidP="00E60EEB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:noProof/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="592424EE" wp14:editId="5AA99A8C">
             <wp:extent cx="958215" cy="1116330"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:docPr id="37" name="Picture 37" descr="59"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 37" descr="59"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect b="24857"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="958215" cy="1116330"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E60EEB" w:rsidRPr="00FE0A6F" w:rsidRDefault="00E60EEB" w:rsidP="00E60EEB">
+    <w:p w14:paraId="36C49960" w14:textId="77777777" w:rsidR="00E60EEB" w:rsidRPr="00FE0A6F" w:rsidRDefault="00E60EEB" w:rsidP="00E60EEB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:eastAsia="Calibri" w:hAnsi="IranNastaliq" w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE0A6F">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:eastAsia="Calibri" w:hAnsi="IranNastaliq" w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>دانشگاه صنعتی سهند</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E60EEB" w:rsidRDefault="00E60EEB" w:rsidP="00380900">
-[...1 lines deleted...]
-        <w:ind w:hanging="1"/>
+    <w:p w14:paraId="5739AFFC" w14:textId="77777777" w:rsidR="009A6FEC" w:rsidRDefault="009A6FEC" w:rsidP="009A6FEC">
+      <w:pPr>
+        <w:spacing w:after="203" w:line="254" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:rtl/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تعهدنامه مالکیت معنوی و اصالت اثر</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00380900" w:rsidRPr="00D97204" w:rsidRDefault="00A12F4A" w:rsidP="00D97204">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5B214643" w14:textId="77777777" w:rsidR="009A6FEC" w:rsidRDefault="009A6FEC" w:rsidP="009A6FEC">
+      <w:pPr>
+        <w:ind w:right="-10"/>
+        <w:jc w:val="lowKashida"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">اینجانب </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> فرزند </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> به شماره ملی </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> دانشجوی مقطع </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> رشته </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> به شماره دانشجویی </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> دانشگاه صنعتی سهند، بدینوسیله با آگاهی کامل از قوانین و مقررات وزارت علوم، تحقیقات و فناوری، آیین‌نامه‌های آموزشی و پژوهشی دانشگاه و ضوابط اخلاق پژوهش، موارد ذیل را اقرار و تعهد می‌نمایم:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="269171E0" w14:textId="77777777" w:rsidR="009A6FEC" w:rsidRDefault="009A6FEC" w:rsidP="009A6FEC">
+      <w:pPr>
+        <w:spacing w:after="179" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="-1"/>
+        <w:jc w:val="lowKashida"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>1. مالکیت معنوی پایان‌نامه</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34CA69AE" w14:textId="77777777" w:rsidR="009A6FEC" w:rsidRDefault="009A6FEC" w:rsidP="009A6FEC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="883"/>
+          <w:tab w:val="center" w:pos="1602"/>
+          <w:tab w:val="center" w:pos="2387"/>
+          <w:tab w:val="center" w:pos="2999"/>
+          <w:tab w:val="center" w:pos="3664"/>
+          <w:tab w:val="center" w:pos="4824"/>
+          <w:tab w:val="center" w:pos="6024"/>
+          <w:tab w:val="center" w:pos="6737"/>
+          <w:tab w:val="right" w:pos="9364"/>
+        </w:tabs>
+        <w:spacing w:after="7"/>
+        <w:ind w:left="-1"/>
+        <w:jc w:val="lowKashida"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">کلیه حقوق مادی و معنوی </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">پایان‌نامه/رساله اینجانب با </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">عنوان </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شامل حق استفاده، بهره‌برداری، تکثیر، انتشار، ترجمه، اقتباس، ثبت اختراع، تجاری‌سازی و هرگونه بهره‌برداری علمی، پژوهشی، آموزشی و فناورانه، مطابق ضوابط و مقررات وزارت علوم، تحقیقات و فناوری، متعلق به دانشگاه صنعتی سهند می‌باشد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="544500BE" w14:textId="77777777" w:rsidR="009A6FEC" w:rsidRDefault="009A6FEC" w:rsidP="009A6FEC">
+      <w:pPr>
+        <w:spacing w:after="179" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="-1"/>
+        <w:jc w:val="lowKashida"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-        <w:t>تعهدات در برابر حفظ حقوق مالکیت معنوی</w:t>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>2. حقوق دانشگاه در بهره‌برداری</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F27B2" w:rsidRPr="001731DA" w:rsidRDefault="000F27B2" w:rsidP="00380900">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="763A4C44" w14:textId="77777777" w:rsidR="009A6FEC" w:rsidRDefault="009A6FEC" w:rsidP="009A6FEC">
+      <w:pPr>
+        <w:ind w:left="-1"/>
+        <w:jc w:val="lowKashida"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>دانشگاه مجاز است در چارچوب قوانین و مقررات مربوطه، بدون نیاز به اخذ اجازه از اینجانب، از پایان‌نامه و نتایج حاصل از آن در قالب چاپ، انتشار الکترونیکی، ثبت در پایگاه‌های اطلاعاتی، استفاده در طرح‌های پژوهشی، آموزشی، فناورانه و سیاست‌گذاری علمی استفاده نماید</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="358CC557" w14:textId="77777777" w:rsidR="009A6FEC" w:rsidRDefault="009A6FEC" w:rsidP="009A6FEC">
+      <w:pPr>
+        <w:spacing w:after="179" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="-1"/>
+        <w:jc w:val="lowKashida"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:rtl/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>3. تعهد به عدم انتشار بدون مجوز</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00380900" w:rsidRPr="001731DA" w:rsidRDefault="00380900" w:rsidP="00380900">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="747B5F29" w14:textId="77777777" w:rsidR="009A6FEC" w:rsidRDefault="009A6FEC" w:rsidP="009A6FEC">
+      <w:pPr>
+        <w:ind w:left="-1" w:right="-10"/>
+        <w:jc w:val="lowKashida"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اینجانب متعهد می‌گردم بدون اخذ مجوز کتبی از دانشگاه و بدون اطلاع، تأیید و مشارکت اساتید راهنما، از انتشار هرگونه اثر علمی، پژوهشی یا فناورانه مرتبط با پایان‌نامه، از جمله (ولی نه محدود به) مقاله علمی، کتاب، فصل کتاب، گزارش پژوهشی، ارائه در همایش‌ها، ثبت اختراع یا انتشار در رسانه‌های چاپی و الکترونیکی، خودداری نمایم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BFEAFD1" w14:textId="77777777" w:rsidR="009A6FEC" w:rsidRDefault="009A6FEC" w:rsidP="009A6FEC">
+      <w:pPr>
+        <w:spacing w:after="179" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="-1"/>
+        <w:jc w:val="lowKashida"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:rtl/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>4. رعایت حقوق اساتید راهنما</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="000F27B2" w:rsidRDefault="00380900" w:rsidP="00A12F4A">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="34ABAB96" w14:textId="77777777" w:rsidR="009A6FEC" w:rsidRDefault="009A6FEC" w:rsidP="009A6FEC">
+      <w:pPr>
+        <w:ind w:left="-1" w:right="-10"/>
+        <w:jc w:val="lowKashida"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">اینجانب بدین‌وسیله اقرار و تعهد می‌نمایم که اساتید راهنما، وفق ضوابط، آیین‌نامه‌ها و دستورالعمل‌های لازم‌الاجرای وزارت علوم، تحقیقات و فناوری، در کلیه دستاوردها، نتایج و آثار علمی، پژوهشی، فناورانه و قابل انتشار مستخرج از پایان‌نامه، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ذیحق در مشارکت و انتساب علمی می‌باشند و اینجانب مکلفم در تمامی اشکال انتشار، افشا یا هرگونه بهره‌برداری از آثار مزبور، نسبت به درج نام آنان و رعایت کلیه حقوق مادی و معنوی مرتبط اقدام نمایم. عدم رعایت مفاد این بند تخلف محسوب شده و مسئولیت کلیه آثار و تبعات حقوقی، اداری و انضباطی ناشی از آن منحصراً بر عهده اینجانب خواهد بود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E257FC" w14:textId="77777777" w:rsidR="009A6FEC" w:rsidRDefault="009A6FEC" w:rsidP="009A6FEC">
+      <w:pPr>
+        <w:spacing w:after="179" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="-1"/>
+        <w:jc w:val="lowKashida"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:rtl/>
-[...162 lines deleted...]
-        <w:t xml:space="preserve"> مطابق مقررات ارجاع گرديده است. </w:t>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>5. اصالت و اخلاق پژوهش</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00380900" w:rsidRDefault="00380900" w:rsidP="00380900">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5E5624C1" w14:textId="77777777" w:rsidR="009A6FEC" w:rsidRDefault="009A6FEC" w:rsidP="009A6FEC">
+      <w:pPr>
+        <w:ind w:left="-1" w:right="-10"/>
+        <w:jc w:val="lowKashida"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اینجانب اقرار می‌نمایم که پایان‌نامه ارائه‌شده حاصل پژوهش مستقل اینجانب بوده و کلیه اصول امانت‌داری علمی، اخلاق پژوهش و ضوابط مربوط به پیشگیری از سرقت علمی رعایت شده و تمامی منابع و مراجع مورد استفاده به‌طور صحیح ذکر گردیده است</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29CCE186" w14:textId="77777777" w:rsidR="009A6FEC" w:rsidRDefault="009A6FEC" w:rsidP="009A6FEC">
+      <w:pPr>
+        <w:spacing w:after="179" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="-1"/>
+        <w:jc w:val="lowKashida"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:rtl/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>6. حقوق اشخاص ثالث</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00A12F4A" w:rsidRPr="001731DA" w:rsidRDefault="00A12F4A" w:rsidP="00380900">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="33F48A40" w14:textId="77777777" w:rsidR="009A6FEC" w:rsidRDefault="009A6FEC" w:rsidP="009A6FEC">
+      <w:pPr>
+        <w:ind w:left="-1" w:right="-10"/>
+        <w:jc w:val="lowKashida"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مسئولیت رعایت حقوق مادی و معنوی اشخاص ثالث در استفاده از داده‌ها، تصاویر، نرم‌افزارها، ابزارها و سایر آثار مورد استفاده در پایان‌نامه، بر عهده اینجانب بوده و در صورت بروز هرگونه ادعا یا مطالبه حقوقی، مسئولیت آن متوجه اینجانب خواهد بود</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47689869" w14:textId="77777777" w:rsidR="009A6FEC" w:rsidRDefault="009A6FEC" w:rsidP="009A6FEC">
+      <w:pPr>
+        <w:spacing w:after="179" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="-1"/>
+        <w:jc w:val="lowKashida"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:rtl/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>7. محرمانگی و ثبت اختراع (در صورت شمول)</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="0094070B" w:rsidRPr="001731DA" w:rsidRDefault="00F11C6C" w:rsidP="00A12F4A">
-[...1 lines deleted...]
-        <w:jc w:val="right"/>
+    <w:p w14:paraId="12ABC1D9" w14:textId="77777777" w:rsidR="009A6FEC" w:rsidRDefault="009A6FEC" w:rsidP="009A6FEC">
+      <w:pPr>
+        <w:ind w:left="-1" w:right="-10"/>
+        <w:jc w:val="lowKashida"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>در صورتی که پایان‌نامه یا نتایج آن مشمول ضوابط محرمانگی یا دارای قابلیت ثبت اختراع باشد، متعهد می‌گردم کلیه دستورالعمل‌ها و مقررات مربوط به حفظ محرمانگی، مالکیت فکری و زمان‌بندی انتشار را مطابق نظر دانشگاه و مراجع ذی‌صلاح رعایت نمایم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6238632B" w14:textId="77777777" w:rsidR="009A6FEC" w:rsidRDefault="009A6FEC" w:rsidP="009A6FEC">
+      <w:pPr>
+        <w:spacing w:after="179" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="-1"/>
+        <w:jc w:val="lowKashida"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>8. ضمانت اجرا</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28415173" w14:textId="77777777" w:rsidR="009A6FEC" w:rsidRDefault="009A6FEC" w:rsidP="009A6FEC">
+      <w:pPr>
+        <w:spacing w:after="152"/>
+        <w:ind w:left="-1" w:right="-10"/>
+        <w:jc w:val="lowKashida"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>در صورت تخلف از مفاد این تعهدنامه، دانشگاه مجاز است وفق قوانین، مقررات و آیین‌نامه‌های آموزشی، پژوهشی و انضباطی وزارت علوم، تحقیقات و فناوری، اقدامات لازم را معمول دارد و اینجانب مسئول کلیه آثار و تبعات حقوقی، اداری و انضباطی ناشی از آن خواهم بود</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>. مسئول بررسی اختلافات معاونت پژوهشی و فناوری دانشگاه می باشد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CDE60AC" w14:textId="77777777" w:rsidR="009A6FEC" w:rsidRDefault="009A6FEC" w:rsidP="009A6FEC">
+      <w:pPr>
+        <w:ind w:left="-1" w:right="247"/>
+        <w:jc w:val="lowKashida"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>این تعهدنامه در نهایت صحت عقل، آگاهی کامل و بدون هیچ‌گونه اجبار تنظیم و امضاء گردیده و برای اینجانب لازم‌الاجرا است</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A2F93A8" w14:textId="77777777" w:rsidR="009A6FEC" w:rsidRDefault="009A6FEC" w:rsidP="009A6FEC">
+      <w:pPr>
+        <w:spacing w:after="169" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="-1" w:right="3"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>امضاء دانشجو:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E406088" w14:textId="77777777" w:rsidR="009A6FEC" w:rsidRDefault="009A6FEC" w:rsidP="009A6FEC">
+      <w:pPr>
+        <w:spacing w:after="169" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="-1"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نام و نام خانوادگی:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E13567C" w14:textId="06C42CB5" w:rsidR="00F54FAC" w:rsidRPr="001731DA" w:rsidRDefault="009A6FEC" w:rsidP="009A6FEC">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
-          <w:b/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> و امضا</w:t>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تاریخ:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F54FAC" w:rsidRPr="001731DA" w:rsidRDefault="00F54FAC" w:rsidP="0094070B">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="5E7D67EB" w14:textId="77777777" w:rsidR="00F54FAC" w:rsidRPr="001731DA" w:rsidRDefault="00F54FAC" w:rsidP="00F54FAC">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-      </w:pPr>
-[...23 lines deleted...]
-        </w:rPr>
         <w:sectPr w:rsidR="00F54FAC" w:rsidRPr="001731DA" w:rsidSect="00372C81">
-          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1701" w:bottom="1418" w:left="1418" w:header="0" w:footer="567" w:gutter="0"/>
           <w:pgNumType w:fmt="arabicAbjad" w:start="1"/>
           <w:cols w:space="720"/>
           <w:bidi/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000C40B4" w:rsidRPr="00C659DC" w:rsidRDefault="004512DF" w:rsidP="00242626">
+    <w:p w14:paraId="0C088F78" w14:textId="77777777" w:rsidR="000C40B4" w:rsidRPr="00C659DC" w:rsidRDefault="004512DF" w:rsidP="00242626">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C659DC">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>تقدیم به</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000831" w:rsidRPr="003A6EF4" w:rsidRDefault="003A6EF4" w:rsidP="003A6EF4">
+    <w:p w14:paraId="3F74B40D" w14:textId="77777777" w:rsidR="00000831" w:rsidRPr="003A6EF4" w:rsidRDefault="003A6EF4" w:rsidP="003A6EF4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="1928"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A6EF4">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ا</w:t>
@@ -3270,130 +3562,130 @@
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ی</w:t>
       </w:r>
       <w:r w:rsidRPr="003A6EF4">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq" w:hint="eastAsia"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>د</w:t>
       </w:r>
       <w:r w:rsidRPr="003A6EF4">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C42F7" w:rsidRPr="001731DA" w:rsidRDefault="000C42F7" w:rsidP="007254AB">
+    <w:p w14:paraId="7B2C3F2B" w14:textId="77777777" w:rsidR="000C42F7" w:rsidRPr="001731DA" w:rsidRDefault="000C42F7" w:rsidP="007254AB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="68"/>
           <w:szCs w:val="56"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00524BA7" w:rsidRPr="001731DA" w:rsidRDefault="00524BA7" w:rsidP="00A67E02">
+    <w:p w14:paraId="6B805CC3" w14:textId="77777777" w:rsidR="00524BA7" w:rsidRPr="001731DA" w:rsidRDefault="00524BA7" w:rsidP="00A67E02">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A4602" w:rsidRPr="001731DA" w:rsidRDefault="000A4602" w:rsidP="00A67E02">
+    <w:p w14:paraId="3673A6B1" w14:textId="77777777" w:rsidR="000A4602" w:rsidRPr="001731DA" w:rsidRDefault="000A4602" w:rsidP="00A67E02">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:sz w:val="58"/>
           <w:szCs w:val="58"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:sectPr w:rsidR="000A4602" w:rsidRPr="001731DA" w:rsidSect="00372C81">
-          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId14"/>
           <w:footnotePr>
             <w:numRestart w:val="eachSect"/>
           </w:footnotePr>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1701" w:bottom="1418" w:left="1418" w:header="0" w:footer="850" w:gutter="0"/>
           <w:pgNumType w:fmt="arabicAbjad"/>
           <w:cols w:space="720"/>
           <w:bidi/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007C2A01" w:rsidRPr="00C659DC" w:rsidRDefault="004B49DF" w:rsidP="007C2A01">
+    <w:p w14:paraId="0DCEA5E7" w14:textId="77777777" w:rsidR="007C2A01" w:rsidRPr="00C659DC" w:rsidRDefault="004B49DF" w:rsidP="007C2A01">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc397128078"/>
       <w:bookmarkStart w:id="1" w:name="_Toc405543396"/>
       <w:bookmarkStart w:id="2" w:name="_Toc406583118"/>
       <w:r w:rsidRPr="00C659DC">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>تشکر و قدردانی</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C2A01" w:rsidRPr="003A6EF4" w:rsidRDefault="003A6EF4" w:rsidP="007C2A01">
+    <w:p w14:paraId="4BBF3AFA" w14:textId="77777777" w:rsidR="007C2A01" w:rsidRPr="003A6EF4" w:rsidRDefault="003A6EF4" w:rsidP="007C2A01">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="36"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A6EF4">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ا</w:t>
       </w:r>
       <w:r w:rsidRPr="003A6EF4">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq" w:hint="cs"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ی</w:t>
@@ -3575,101 +3867,101 @@
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ی</w:t>
       </w:r>
       <w:r w:rsidRPr="003A6EF4">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:rtl/>
         </w:rPr>
         <w:t>د</w:t>
       </w:r>
       <w:r w:rsidRPr="003A6EF4">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C2A01" w:rsidRPr="001731DA" w:rsidRDefault="007C2A01" w:rsidP="007C2A01">
+    <w:p w14:paraId="02465B2C" w14:textId="77777777" w:rsidR="007C2A01" w:rsidRPr="001731DA" w:rsidRDefault="007C2A01" w:rsidP="007C2A01">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E035A2" w:rsidRPr="001731DA" w:rsidRDefault="00E035A2" w:rsidP="00E035A2">
+    <w:p w14:paraId="60244BFF" w14:textId="77777777" w:rsidR="00E035A2" w:rsidRPr="001731DA" w:rsidRDefault="00E035A2" w:rsidP="00E035A2">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E035A2" w:rsidRPr="001731DA" w:rsidSect="00372C81">
           <w:footnotePr>
             <w:numRestart w:val="eachSect"/>
           </w:footnotePr>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1701" w:bottom="1418" w:left="1418" w:header="0" w:footer="850" w:gutter="0"/>
           <w:pgNumType w:fmt="arabicAbjad"/>
           <w:cols w:space="720"/>
           <w:bidi/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0094070B" w:rsidRPr="001731DA" w:rsidRDefault="0094070B" w:rsidP="0065305D">
+    <w:p w14:paraId="6B846B80" w14:textId="77777777" w:rsidR="0094070B" w:rsidRPr="001731DA" w:rsidRDefault="0094070B" w:rsidP="0065305D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>چکیده</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidR="00545D3F" w:rsidRDefault="00545D3F" w:rsidP="00C64553">
+    <w:p w14:paraId="521CF3A0" w14:textId="77777777" w:rsidR="00545D3F" w:rsidRDefault="00545D3F" w:rsidP="00C64553">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>در چکیده باید به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
@@ -4278,238 +4570,238 @@
       </w:r>
       <w:r w:rsidR="00C64553" w:rsidRPr="00C64553">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> شود</w:t>
       </w:r>
       <w:r w:rsidR="00C64553">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> در یک صفحه پرداخته شود. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00380900" w:rsidRPr="009F6580" w:rsidRDefault="00636D3A" w:rsidP="00815004">
+    <w:p w14:paraId="3BBB3125" w14:textId="77777777" w:rsidR="00380900" w:rsidRPr="009F6580" w:rsidRDefault="00636D3A" w:rsidP="00815004">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6580">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>چکیده باید نهایتاً در یک صفحه بدون استفاده از منبع، کلمات اختصار و پاورقی نوشته شود.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007010B3" w:rsidRPr="009F6580" w:rsidRDefault="007010B3" w:rsidP="00192E21">
+    <w:p w14:paraId="17592120" w14:textId="77777777" w:rsidR="007010B3" w:rsidRPr="009F6580" w:rsidRDefault="007010B3" w:rsidP="00192E21">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6580">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>فاصله سطرها در چکیده باید یک (</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6580">
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>Single</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6580">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>) باشد.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B22905" w:rsidRPr="009F6580" w:rsidRDefault="00636D3A" w:rsidP="00AF3F87">
+    <w:p w14:paraId="51588371" w14:textId="77777777" w:rsidR="00B22905" w:rsidRPr="009F6580" w:rsidRDefault="00636D3A" w:rsidP="00AF3F87">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6580">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یک سطر فاصله بین چکیده و کلمات کلیدی باید وجود داشته باشد. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00636D3A" w:rsidRPr="009F6580" w:rsidRDefault="00636D3A" w:rsidP="00636D3A">
+    <w:p w14:paraId="4BB77671" w14:textId="77777777" w:rsidR="00636D3A" w:rsidRPr="009F6580" w:rsidRDefault="00636D3A" w:rsidP="00636D3A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000831" w:rsidRPr="009F6580" w:rsidRDefault="00C34BF9" w:rsidP="00DE1962">
+    <w:p w14:paraId="5847B892" w14:textId="77777777" w:rsidR="00000831" w:rsidRPr="009F6580" w:rsidRDefault="00C34BF9" w:rsidP="00DE1962">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6580">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CD4C29A" wp14:editId="393A7FC3">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="379ACFC4" wp14:editId="4921630D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2325370</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>7584440</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="765175" cy="360045"/>
                 <wp:effectExtent l="0" t="1270" r="0" b="635"/>
                 <wp:wrapNone/>
                 <wp:docPr id="13" name="Text Box 505"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="765175" cy="360045"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="009010B5" w:rsidRPr="00F87D26" w:rsidRDefault="009010B5" w:rsidP="00380900">
+                          <w:p w14:paraId="13FCCCE1" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00F87D26" w:rsidRDefault="009010B5" w:rsidP="00380900">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:color w:val="7F7F7F"/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="cs"/>
                                 <w:color w:val="7F7F7F"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>هفت</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+          <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="4546CFF1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="379ACFC4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 505" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:183.1pt;margin-top:597.2pt;width:60.25pt;height:28.35pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMYP0/hAIAABEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v2yAQ/j5p/wHxPbWd2kls1an6skyT&#10;uhep3Q8ggGM0DAxI7K7af9+BkzTrNmma5g8YuOPhubvnuLgcOol23DqhVY2zsxQjrqhmQm1q/Plh&#10;NVlg5DxRjEiteI0fucOXy9evLnpT8alutWTcIgBRrupNjVvvTZUkjra8I+5MG67A2GjbEQ9Lu0mY&#10;JT2gdzKZpuks6bVlxmrKnYPd29GIlxG/aTj1H5vGcY9kjYGbj6ON4zqMyfKCVBtLTCvongb5BxYd&#10;EQouPULdEk/Q1opfoDpBrXa68WdUd4luGkF5jAGiydIX0dy3xPAYCyTHmWOa3P+DpR92nywSDGp3&#10;jpEiHdTogQ8eXesBFWkREtQbV4HfvQFPP4ABnGOwztxp+sUhpW9aojb8ylrdt5wwIJiFk8nJ0RHH&#10;BZB1/14zuIhsvY5AQ2O7kD3IBwJ0KNTjsTiBDIXN+azI5gVGFEznszTNI7eEVIfDxjr/lusOhUmN&#10;LdQ+gpPdnfOBDKkOLuEup6VgKyFlXNjN+kZatCOgk1X8Iv8XblIFZ6XDsRFx3AGOcEewBbax7k9l&#10;Ns3T62k5Wc0W80m+yotJOU8XkzQrr8tZmpf57ep7IJjlVSsY4+pOKH7QYJb/XY333TCqJ6oQ9TUu&#10;i2kxVuiPQabx+12QnfDQklJ0NV4cnUgV6vpGMQibVJ4IOc6Tn+nHLEMODv+YlaiCUPhRAn5YD4AS&#10;pLHW7BH0YDXUC4oO7whMWm2/YdRDT9bYfd0SyzGS7xRoqszyPDRxXOTFfAoLe2pZn1qIogBVY4/R&#10;OL3xY+NvjRWbFm4aVaz0FeiwEVEjz6z26oW+i8Hs34jQ2Kfr6PX8ki1/AAAA//8DAFBLAwQUAAYA&#10;CAAAACEAcEW2s+AAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6DQBCG7ya+w2ZMvBi7gHRp&#10;kaVRE43X1j7AAFsgsrOE3Rb69o4nPc78X/75ptgtdhAXM/nekYZ4FYEwVLump1bD8ev9cQPCB6QG&#10;B0dGw9V42JW3NwXmjZtpby6H0AouIZ+jhi6EMZfS152x6FduNMTZyU0WA49TK5sJZy63g0yiSEmL&#10;PfGFDkfz1pn6+3C2Gk6f88N6O1cf4ZjtU/WKfVa5q9b3d8vLM4hglvAHw68+q0PJTpU7U+PFoOFJ&#10;qYRRDuJtmoJgJN2oDETFq2QdxyDLQv7/ovwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;TGD9P4QCAAARBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAcEW2s+AAAAANAQAADwAAAAAAAAAAAAAAAADeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" stroked="f">
+              <v:shape id="Text Box 505" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:183.1pt;margin-top:597.2pt;width:60.25pt;height:28.35pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZ3NrRCAIAAPEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yTdXiBqulq6KkJa&#10;FqRdPsBxnMQi8Zix26R8PWOnW6rlDZEHK+MZH59zZry5HfuOHRU6Dabg2SzlTBkJlTZNwb8/79+9&#10;58x5YSrRgVEFPynHb7dv32wGm6s5tNBVChmBGJcPtuCt9zZPEidb1Qs3A6sMJWvAXngKsUkqFAOh&#10;910yT9NVMgBWFkEq52j3fkrybcSvayX917p2yrOu4MTNxxXjWoY12W5E3qCwrZZnGuIfWPRCG7r0&#10;AnUvvGAH1H9B9VoiOKj9TEKfQF1rqaIGUpOlr9Q8tcKqqIXMcfZik/t/sPLx+A2Zrqh3N5wZ0VOP&#10;ntXo2UcY2TJdBoMG63Kqe7JU6UdKUHEU6+wDyB+OGdi1wjTqDhGGVomKCGbhZHJ1dMJxAaQcvkBF&#10;F4mDhwg01tgH98gPRujUqNOlOYGMpM31apmtl5xJSt2s0nQRuSUifzls0flPCnoWfgqO1PsILo4P&#10;zgcyIn8pCXc56HS1110XA2zKXYfsKGhO9vGL/F+VdSYUGwjHJsSwE1UGYZNEP5bj2bUSqhPpRZjm&#10;jt4J/bSAvzgbaOYK7n4eBCrOus+GPPuQLRZhSGOwWK7nFOB1przOCCMJquCes+l356fBPljUTUs3&#10;TV0ycEc+1zp6EBoysTrzprmK1pzfQBjc6zhW/Xmp298AAAD//wMAUEsDBBQABgAIAAAAIQBwRbaz&#10;4AAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbvJr7DZky8GLuAdGmRpVETjdfWPsAA&#10;WyCys4TdFvr2jic9zvxf/vmm2C12EBcz+d6RhngVgTBUu6anVsPx6/1xA8IHpAYHR0bD1XjYlbc3&#10;BeaNm2lvLofQCi4hn6OGLoQxl9LXnbHoV240xNnJTRYDj1MrmwlnLreDTKJISYs98YUOR/PWmfr7&#10;cLYaTp/zw3o7Vx/hmO1T9Yp9Vrmr1vd3y8sziGCW8AfDrz6rQ8lOlTtT48Wg4UmphFEO4m2agmAk&#10;3agMRMWrZB3HIMtC/v+i/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDZ3NrRCAIAAPED&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBwRbaz4AAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAAGIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="009010B5" w:rsidRPr="00F87D26" w:rsidRDefault="009010B5" w:rsidP="00380900">
+                    <w:p w14:paraId="13FCCCE1" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00F87D26" w:rsidRDefault="009010B5" w:rsidP="00380900">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="7F7F7F"/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:hint="cs"/>
                           <w:color w:val="7F7F7F"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>هفت</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00380900" w:rsidRPr="009F6580">
@@ -4550,160 +4842,153 @@
           <w:rtl/>
         </w:rPr>
         <w:t>کلمه کلیدی</w:t>
       </w:r>
       <w:r w:rsidR="00636D3A" w:rsidRPr="009F6580">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>،</w:t>
       </w:r>
       <w:r w:rsidR="00221585" w:rsidRPr="009F6580">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE1962">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>کلمه کلیدی</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">کلمه کلیدی </w:t>
       </w:r>
       <w:r w:rsidR="00221585" w:rsidRPr="009F6580">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00815004" w:rsidRPr="009F6580" w:rsidRDefault="00815004" w:rsidP="00A67116">
+    <w:p w14:paraId="5280ABFA" w14:textId="77777777" w:rsidR="00815004" w:rsidRPr="009F6580" w:rsidRDefault="00815004" w:rsidP="00A67116">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6580">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>4 تا 7 کلمه کلیدی قرار داده شود.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007010B3" w:rsidRPr="00815004" w:rsidRDefault="007010B3" w:rsidP="00A67116">
+    <w:p w14:paraId="2D528816" w14:textId="77777777" w:rsidR="007010B3" w:rsidRPr="00815004" w:rsidRDefault="007010B3" w:rsidP="00A67116">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000831" w:rsidRPr="001731DA" w:rsidRDefault="00000831" w:rsidP="00365980">
+    <w:p w14:paraId="523B8DE8" w14:textId="77777777" w:rsidR="00000831" w:rsidRPr="001731DA" w:rsidRDefault="00000831" w:rsidP="00365980">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:sectPr w:rsidR="00000831" w:rsidRPr="001731DA" w:rsidSect="00372C81">
           <w:footnotePr>
             <w:numRestart w:val="eachSect"/>
           </w:footnotePr>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1701" w:bottom="1418" w:left="1418" w:header="0" w:footer="850" w:gutter="0"/>
           <w:pgNumType w:fmt="arabicAbjad"/>
           <w:cols w:space="720"/>
           <w:bidi/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00011FC5" w:rsidRPr="00B200AE" w:rsidRDefault="00E562B9" w:rsidP="00490E46">
+    <w:p w14:paraId="51BFD5EC" w14:textId="77777777" w:rsidR="00011FC5" w:rsidRPr="00B200AE" w:rsidRDefault="00E562B9" w:rsidP="00490E46">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7065"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B200AE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>فهرست</w:t>
       </w:r>
       <w:r w:rsidR="00DE449C" w:rsidRPr="00B200AE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مطالب</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D496A" w:rsidRPr="004B340D" w:rsidRDefault="00380900" w:rsidP="00B200AE">
+    <w:p w14:paraId="477E9401" w14:textId="77777777" w:rsidR="004D496A" w:rsidRPr="004B340D" w:rsidRDefault="00380900" w:rsidP="00B200AE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8494"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001731DA">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="001731DA">
         <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="001731DA">
         <w:fldChar w:fldCharType="separate"/>
@@ -4821,51 +5106,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004D496A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="004D496A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004D496A" w:rsidRPr="004B340D" w:rsidRDefault="00145904" w:rsidP="00B200AE">
+    <w:p w14:paraId="5E00B8F6" w14:textId="77777777" w:rsidR="004D496A" w:rsidRPr="004B340D" w:rsidRDefault="009A6FEC" w:rsidP="00B200AE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8494"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc514159097" w:history="1">
         <w:r w:rsidR="004D496A" w:rsidRPr="00FD1295">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:color w:val="FFFFFF" w:themeColor="background1"/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
@@ -5060,51 +5345,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004D496A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="004D496A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004D496A" w:rsidRPr="004B340D" w:rsidRDefault="00145904" w:rsidP="00B200AE">
+    <w:p w14:paraId="5CC4A3F6" w14:textId="77777777" w:rsidR="004D496A" w:rsidRPr="004B340D" w:rsidRDefault="009A6FEC" w:rsidP="00B200AE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8494"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc514159098" w:history="1">
         <w:r w:rsidR="004D496A" w:rsidRPr="009C7A10">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t xml:space="preserve">2-1- </w:t>
         </w:r>
@@ -5183,51 +5468,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004D496A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="004D496A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004D496A" w:rsidRPr="004B340D" w:rsidRDefault="00145904" w:rsidP="00B200AE">
+    <w:p w14:paraId="7ED2F219" w14:textId="77777777" w:rsidR="004D496A" w:rsidRPr="004B340D" w:rsidRDefault="009A6FEC" w:rsidP="00B200AE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8494"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc514159099" w:history="1">
         <w:r w:rsidR="004D496A" w:rsidRPr="009C7A10">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve">2-2- </w:t>
         </w:r>
         <w:r w:rsidR="004D496A" w:rsidRPr="009C7A10">
@@ -5442,51 +5727,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004D496A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="004D496A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004D496A" w:rsidRPr="004B340D" w:rsidRDefault="00145904" w:rsidP="00B200AE">
+    <w:p w14:paraId="7D9EB233" w14:textId="77777777" w:rsidR="004D496A" w:rsidRPr="004B340D" w:rsidRDefault="009A6FEC" w:rsidP="00B200AE">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8494"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc514159100" w:history="1">
         <w:r w:rsidR="004D496A" w:rsidRPr="009C7A10">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve">2-2-1- </w:t>
         </w:r>
         <w:r w:rsidR="004D496A" w:rsidRPr="009C7A10">
           <w:rPr>
@@ -5701,51 +5986,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004D496A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="004D496A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004D496A" w:rsidRPr="004B340D" w:rsidRDefault="00145904" w:rsidP="00B200AE">
+    <w:p w14:paraId="4C2737F3" w14:textId="77777777" w:rsidR="004D496A" w:rsidRPr="004B340D" w:rsidRDefault="009A6FEC" w:rsidP="00B200AE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8494"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc514159101" w:history="1">
         <w:r w:rsidR="004D496A" w:rsidRPr="009C7A10">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve">2-3- </w:t>
         </w:r>
         <w:r w:rsidR="004D496A" w:rsidRPr="009C7A10">
@@ -5839,51 +6124,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004D496A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="004D496A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004D496A" w:rsidRPr="004B340D" w:rsidRDefault="00145904" w:rsidP="00B200AE">
+    <w:p w14:paraId="179A5500" w14:textId="77777777" w:rsidR="004D496A" w:rsidRPr="004B340D" w:rsidRDefault="009A6FEC" w:rsidP="00B200AE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8494"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc514159102" w:history="1">
         <w:r w:rsidR="004D496A" w:rsidRPr="00FD1295">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:color w:val="FFFFFF" w:themeColor="background1"/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
@@ -6031,51 +6316,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004D496A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="004D496A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004D496A" w:rsidRPr="004B340D" w:rsidRDefault="00145904" w:rsidP="00B200AE">
+    <w:p w14:paraId="16BB8DCF" w14:textId="77777777" w:rsidR="004D496A" w:rsidRPr="004B340D" w:rsidRDefault="009A6FEC" w:rsidP="00B200AE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8494"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc514159103" w:history="1">
         <w:r w:rsidR="004D496A" w:rsidRPr="009C7A10">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve">3-1- </w:t>
         </w:r>
         <w:r w:rsidR="004D496A" w:rsidRPr="009C7A10">
@@ -6152,51 +6437,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004D496A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="004D496A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004D496A" w:rsidRPr="004B340D" w:rsidRDefault="00145904" w:rsidP="00B200AE">
+    <w:p w14:paraId="343C0981" w14:textId="77777777" w:rsidR="004D496A" w:rsidRPr="004B340D" w:rsidRDefault="009A6FEC" w:rsidP="00B200AE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8494"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc514159104" w:history="1">
         <w:r w:rsidR="004D496A" w:rsidRPr="00FD1295">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:color w:val="FFFFFF" w:themeColor="background1"/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
@@ -6344,51 +6629,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004D496A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidR="004D496A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004D496A" w:rsidRPr="004B340D" w:rsidRDefault="00145904" w:rsidP="00B200AE">
+    <w:p w14:paraId="7E456264" w14:textId="77777777" w:rsidR="004D496A" w:rsidRPr="004B340D" w:rsidRDefault="009A6FEC" w:rsidP="00B200AE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8494"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc514159105" w:history="1">
         <w:r w:rsidR="004D496A" w:rsidRPr="009C7A10">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve">4-1- </w:t>
         </w:r>
         <w:r w:rsidR="004D496A" w:rsidRPr="009C7A10">
@@ -6465,51 +6750,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004D496A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidR="004D496A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004D496A" w:rsidRPr="004B340D" w:rsidRDefault="00145904" w:rsidP="00B200AE">
+    <w:p w14:paraId="46DC8FF0" w14:textId="77777777" w:rsidR="004D496A" w:rsidRPr="004B340D" w:rsidRDefault="009A6FEC" w:rsidP="00B200AE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8494"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc514159106" w:history="1">
         <w:r w:rsidR="004D496A" w:rsidRPr="00FD1295">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:hint="cs"/>
             <w:noProof/>
             <w:color w:val="FFFFFF" w:themeColor="background1"/>
             <w:rtl/>
@@ -6727,51 +7012,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004D496A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r w:rsidR="004D496A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004D496A" w:rsidRPr="004B340D" w:rsidRDefault="00145904" w:rsidP="00B200AE">
+    <w:p w14:paraId="168ABC89" w14:textId="77777777" w:rsidR="004D496A" w:rsidRPr="004B340D" w:rsidRDefault="009A6FEC" w:rsidP="00B200AE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8494"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc514159107" w:history="1">
         <w:r w:rsidR="004D496A" w:rsidRPr="009C7A10">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve">5-1- </w:t>
         </w:r>
         <w:r w:rsidR="004D496A" w:rsidRPr="009C7A10">
@@ -6910,51 +7195,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004D496A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r w:rsidR="004D496A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004D496A" w:rsidRPr="004B340D" w:rsidRDefault="00145904" w:rsidP="00B200AE">
+    <w:p w14:paraId="636F9F25" w14:textId="77777777" w:rsidR="004D496A" w:rsidRPr="004B340D" w:rsidRDefault="009A6FEC" w:rsidP="00B200AE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8494"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc514159108" w:history="1">
         <w:r w:rsidR="004D496A" w:rsidRPr="009C7A10">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t xml:space="preserve">5-2- </w:t>
         </w:r>
@@ -7053,51 +7338,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004D496A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r w:rsidR="004D496A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004D496A" w:rsidRPr="004B340D" w:rsidRDefault="00145904" w:rsidP="00B200AE">
+    <w:p w14:paraId="4C39444E" w14:textId="77777777" w:rsidR="004D496A" w:rsidRPr="004B340D" w:rsidRDefault="009A6FEC" w:rsidP="00B200AE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8494"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc514159109" w:history="1">
         <w:r w:rsidR="004D496A" w:rsidRPr="00FD1295">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:color w:val="FFFFFF" w:themeColor="background1"/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
@@ -7188,51 +7473,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004D496A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r w:rsidR="004D496A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004D496A" w:rsidRPr="004B340D" w:rsidRDefault="00145904" w:rsidP="00B200AE">
+    <w:p w14:paraId="4BFE3376" w14:textId="77777777" w:rsidR="004D496A" w:rsidRPr="004B340D" w:rsidRDefault="009A6FEC" w:rsidP="00B200AE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8494"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc514159110" w:history="1">
         <w:r w:rsidR="004D496A" w:rsidRPr="009C7A10">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
@@ -7324,124 +7609,124 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004D496A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r w:rsidR="004D496A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00380900" w:rsidRPr="001731DA" w:rsidRDefault="00380900" w:rsidP="004C082F">
+    <w:p w14:paraId="72090883" w14:textId="77777777" w:rsidR="00380900" w:rsidRPr="001731DA" w:rsidRDefault="00380900" w:rsidP="004C082F">
       <w:pPr>
         <w:ind w:hanging="1"/>
       </w:pPr>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00555C10" w:rsidRPr="001731DA" w:rsidRDefault="00555C10" w:rsidP="001B76EF">
+    <w:p w14:paraId="5F9870D7" w14:textId="77777777" w:rsidR="00555C10" w:rsidRPr="001731DA" w:rsidRDefault="00555C10" w:rsidP="001B76EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8932"/>
         </w:tabs>
         <w:ind w:firstLine="22"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A71439" w:rsidRDefault="00A71439" w:rsidP="001B76EF">
+    <w:p w14:paraId="762DCDA1" w14:textId="77777777" w:rsidR="00A71439" w:rsidRDefault="00A71439" w:rsidP="001B76EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8932"/>
         </w:tabs>
         <w:ind w:firstLine="22"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:sectPr w:rsidR="00A71439" w:rsidSect="004D1CFA">
           <w:footnotePr>
             <w:numRestart w:val="eachPage"/>
           </w:footnotePr>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1701" w:bottom="1418" w:left="1418" w:header="0" w:footer="850" w:gutter="0"/>
           <w:pgNumType w:fmt="arabicAbjad"/>
           <w:cols w:space="720"/>
           <w:bidi/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A71439" w:rsidRPr="001731DA" w:rsidRDefault="00A71439" w:rsidP="00A71439">
+    <w:p w14:paraId="56369E69" w14:textId="77777777" w:rsidR="00A71439" w:rsidRPr="001731DA" w:rsidRDefault="00A71439" w:rsidP="00A71439">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8766"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>فهرست جدول‌ها</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A71439" w:rsidRPr="0099421F" w:rsidRDefault="00A71439" w:rsidP="00A71439">
+    <w:p w14:paraId="086804FB" w14:textId="77777777" w:rsidR="00A71439" w:rsidRPr="0099421F" w:rsidRDefault="00A71439" w:rsidP="00A71439">
       <w:pPr>
         <w:pStyle w:val="TableofFigures"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8494"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00904312">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:rtl/>
         </w:rPr>
@@ -7919,51 +8204,51 @@
         </w:r>
         <w:r w:rsidRPr="00904312">
           <w:rPr>
             <w:rFonts w:cs="B Nazanin"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidRPr="00904312">
           <w:rPr>
             <w:rFonts w:cs="B Nazanin"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00A71439" w:rsidRDefault="00145904" w:rsidP="00A71439">
+    <w:p w14:paraId="1993B4B4" w14:textId="77777777" w:rsidR="00A71439" w:rsidRDefault="009A6FEC" w:rsidP="00A71439">
       <w:pPr>
         <w:pStyle w:val="TableofFigures"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8494"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc514111207" w:history="1">
         <w:r w:rsidR="00A71439" w:rsidRPr="00904312">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>جدول</w:t>
@@ -8341,139 +8626,139 @@
         </w:r>
         <w:r w:rsidR="00A71439" w:rsidRPr="00904312">
           <w:rPr>
             <w:rFonts w:cs="B Nazanin"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="00A71439" w:rsidRPr="00904312">
           <w:rPr>
             <w:rFonts w:cs="B Nazanin"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00A71439" w:rsidRPr="00A71439" w:rsidRDefault="00A71439" w:rsidP="00A71439">
+    <w:p w14:paraId="5288149D" w14:textId="77777777" w:rsidR="00A71439" w:rsidRPr="00A71439" w:rsidRDefault="00A71439" w:rsidP="00A71439">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00555C10" w:rsidRPr="001731DA" w:rsidRDefault="00A71439" w:rsidP="00A71439">
+    <w:p w14:paraId="498B9FDB" w14:textId="77777777" w:rsidR="00555C10" w:rsidRPr="001731DA" w:rsidRDefault="00A71439" w:rsidP="00A71439">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8932"/>
         </w:tabs>
         <w:ind w:firstLine="22"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00904312">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C082F" w:rsidRPr="001731DA" w:rsidRDefault="004C082F" w:rsidP="00FF7D72">
+    <w:p w14:paraId="0C805FB7" w14:textId="77777777" w:rsidR="004C082F" w:rsidRPr="001731DA" w:rsidRDefault="004C082F" w:rsidP="00FF7D72">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:sectPr w:rsidR="004C082F" w:rsidRPr="001731DA" w:rsidSect="004D1CFA">
           <w:footnotePr>
             <w:numRestart w:val="eachPage"/>
           </w:footnotePr>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1701" w:bottom="1418" w:left="1418" w:header="0" w:footer="850" w:gutter="0"/>
           <w:pgNumType w:fmt="arabicAbjad"/>
           <w:cols w:space="720"/>
           <w:bidi/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009C38E4" w:rsidRDefault="009C38E4" w:rsidP="004C082F">
+    <w:p w14:paraId="33E4AA13" w14:textId="77777777" w:rsidR="009C38E4" w:rsidRDefault="009C38E4" w:rsidP="004C082F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">فهرست </w:t>
       </w:r>
       <w:r w:rsidR="00A67E02" w:rsidRPr="001731DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t>شکل</w:t>
       </w:r>
       <w:r w:rsidR="00670265" w:rsidRPr="001731DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t>‌ها</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00471512" w:rsidRDefault="00471512" w:rsidP="00271E9C">
+    <w:p w14:paraId="665D7663" w14:textId="77777777" w:rsidR="00471512" w:rsidRDefault="00471512" w:rsidP="00271E9C">
       <w:pPr>
         <w:pStyle w:val="TableofFigures"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8494"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00904312">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00904312">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:rtl/>
@@ -8635,318 +8920,318 @@
         </w:r>
         <w:r w:rsidRPr="00904312">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidRPr="00904312">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00A71439" w:rsidRPr="00A71439" w:rsidRDefault="00A71439" w:rsidP="00A71439">
+    <w:p w14:paraId="2A93ABDA" w14:textId="77777777" w:rsidR="00A71439" w:rsidRPr="00A71439" w:rsidRDefault="00A71439" w:rsidP="00A71439">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA68C2" w:rsidRDefault="00471512" w:rsidP="00EA68C2">
+    <w:p w14:paraId="7E3495A5" w14:textId="77777777" w:rsidR="00EA68C2" w:rsidRDefault="00471512" w:rsidP="00EA68C2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8766"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:sectPr w:rsidR="00EA68C2" w:rsidSect="004D1CFA">
           <w:footnotePr>
             <w:numRestart w:val="eachPage"/>
           </w:footnotePr>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1701" w:bottom="1418" w:left="1418" w:header="1020" w:footer="567" w:gutter="0"/>
           <w:pgNumType w:fmt="arabicAbjad"/>
           <w:cols w:space="720"/>
           <w:bidi/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00904312">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D45E5" w:rsidRDefault="00A71439" w:rsidP="00FC237F">
+    <w:p w14:paraId="425DD7C6" w14:textId="77777777" w:rsidR="001D45E5" w:rsidRDefault="00A71439" w:rsidP="00FC237F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8766"/>
         </w:tabs>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:ind w:left="-360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>فهرست علایم و اختصارات</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A71439" w:rsidRPr="00A71439" w:rsidRDefault="00A71439" w:rsidP="00FC237F">
+    <w:p w14:paraId="252B9216" w14:textId="77777777" w:rsidR="00A71439" w:rsidRPr="00A71439" w:rsidRDefault="00A71439" w:rsidP="00FC237F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8766"/>
         </w:tabs>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:ind w:left="-360"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A71439">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>در صورت وجود قرار داده شوند.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D94B28" w:rsidRPr="001731DA" w:rsidRDefault="00D94B28" w:rsidP="00D94B28">
+    <w:p w14:paraId="13901097" w14:textId="77777777" w:rsidR="00D94B28" w:rsidRPr="001731DA" w:rsidRDefault="00D94B28" w:rsidP="00D94B28">
       <w:pPr>
         <w:ind w:left="134"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00123388" w:rsidRPr="001731DA" w:rsidRDefault="00C34BF9" w:rsidP="00395A47">
+    <w:p w14:paraId="18D925FB" w14:textId="77777777" w:rsidR="00123388" w:rsidRPr="001731DA" w:rsidRDefault="00C34BF9" w:rsidP="00395A47">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:sectPr w:rsidR="00123388" w:rsidRPr="001731DA" w:rsidSect="004D1CFA">
           <w:footnotePr>
             <w:numRestart w:val="eachPage"/>
           </w:footnotePr>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1701" w:bottom="1418" w:left="1418" w:header="1020" w:footer="567" w:gutter="0"/>
           <w:pgNumType w:fmt="arabicAbjad"/>
           <w:cols w:space="720"/>
           <w:bidi/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20E1C330" wp14:editId="1009DDA2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2176145</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>8347710</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="638175" cy="313690"/>
                 <wp:effectExtent l="0" t="0" r="0" b="1270"/>
                 <wp:wrapNone/>
                 <wp:docPr id="12" name="Text Box 9"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="638175" cy="313690"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="009010B5" w:rsidRDefault="009010B5" w:rsidP="00B57C08">
+                          <w:p w14:paraId="697E5D09" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5" w:rsidP="00B57C08">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="cs"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="24"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>چهارده</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+          <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 9" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:171.35pt;margin-top:657.3pt;width:50.25pt;height:24.7pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/cGJ0hQIAABYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8Z31Z52IrzmovTVVp&#10;e5F2+wEEcIxqAwUSe1v13ztAkqbbVqqq+gEDMxxm5pxheTX2HdpzY4WSNc4uUoy4pIoJua3xx8f1&#10;ZIGRdUQy0inJa/zELb5avXyxHHTFc9WqjnGDAETaatA1bp3TVZJY2vKe2AuluQRjo0xPHCzNNmGG&#10;DIDed0meprNkUIZpoyi3FnbvohGvAn7TcOreN43lDnU1hthcGE0YN35MVktSbQ3RraCHMMg/RNET&#10;IeHSE9QdcQTtjPgFqhfUKKsad0FVn6imEZSHHCCbLH2WzUNLNA+5QHGsPpXJ/j9Y+m7/wSDBgLsc&#10;I0l64OiRjw7dqBGVvjyDthV4PWjwcyNsg2tI1ep7RT9ZJNVtS+SWXxujhpYTBuFl/mRydjTiWA+y&#10;Gd4qBteQnVMBaGxM72sH1UCADjQ9najxoVDYnF0usvkUIwqmy+xyVgbqElIdD2tj3WuueuQnNTbA&#10;fAAn+3vrfDCkOrr4u6zqBFuLrgsLs93cdgbtCahkHb4Q/zO3TnpnqfyxiBh3IEa4w9t8tIH1r2WW&#10;F+lNXk7Ws8V8UqyL6aScp4tJmpU35SwtyuJu/c0HmBVVKxjj8l5IflRgVvwdw4deiNoJGkRDjctp&#10;Po0M/THJNHy/S7IXDhqyE32NFycnUnleX0kGaZPKEdHFefJz+KHKUIPjP1QlqMATHyXgxs0Y9XYU&#10;10axJ5CFUUAbcA+PCUxaZb5gNEBj1th+3hHDMereSJBWmRWF7+SwKKbzHBbm3LI5txBJAarGDqM4&#10;vXWx+3faiG0LN0UxS3UNcmxEkIrXbYzqIGJovpDT4aHw3X2+Dl4/nrPVdwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAPxFGW/fAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOg0AQhu8mvsNmTLwYuxRW&#10;UGRp1ETTa2sfYIApENldwm4LfXunJz3O/F/++abYLGYQZ5p876yG9SoCQbZ2TW9bDYfvz8dnED6g&#10;bXBwljRcyMOmvL0pMG/cbHd03odWcIn1OWroQhhzKX3dkUG/ciNZzo5uMhh4nFrZTDhzuRlkHEWp&#10;NNhbvtDhSB8d1T/7k9Fw3M4PTy9z9RUO2U6l79hnlbtofX+3vL2CCLSEPxiu+qwOJTtV7mQbLwYN&#10;iYozRjlI1ioFwYhSSQyiuq5SFYEsC/n/i/IXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;P3BidIUCAAAWBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA/EUZb98AAAANAQAADwAAAAAAAAAAAAAAAADfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" stroked="f">
+              <v:shape w14:anchorId="20E1C330" id="Text Box 9" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:171.35pt;margin-top:657.3pt;width:50.25pt;height:24.7pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8Z0/ZCQIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46TNG2MOEWXIsOA&#10;rhvQ7gNkWbaF2aJGKbGzrx8lJ1nQ3Yb5IJgi9fTeI7W+H7qWHRQ6DSbn6WTKmTISSm3qnH9/3X24&#10;48x5YUrRglE5PyrH7zfv3617m6kZNNCWChmBGJf1NueN9zZLEicb1Qk3AasMJSvATngKsU5KFD2h&#10;d20ym06XSQ9YWgSpnKPdxzHJNxG/qpT0X6vKKc/anBM3H1eMaxHWZLMWWY3CNlqeaIh/YNEJbejS&#10;C9Sj8ILtUf8F1WmJ4KDyEwldAlWlpYoaSE06faPmpRFWRS1kjrMXm9z/g5XPh2/IdEm9m3FmREc9&#10;elWDZx9hYKtgT29dRlUvlur8QNtUGqU6+wTyh2MGto0wtXpAhL5RoiR6aTiZXB0dcVwAKfovUNI1&#10;Yu8hAg0VdsE7coMROrXpeGlNoCJpczm/S29vOJOUmqfz5Sq2LhHZ+bBF5z8p6Fj4yTlS5yO4ODw5&#10;H8iI7FwS7nLQ6nKn2zYGWBfbFtlB0JTs4hf5vylrTSg2EI6NiGEnqgzCRol+KIbRz7N5BZRHko0w&#10;Dh89FvppAH9x1tPg5dz93AtUnLWfDVm3SheLMKkxWNzczijA60xxnRFGElTOPWfj79aP0723qOuG&#10;bhqbZeCB7K50tCL0ZWR1ok/DFR06PYQwvddxrPrzXDe/AQAA//8DAFBLAwQUAAYACAAAACEA/EUZ&#10;b98AAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6DQBCG7ya+w2ZMvBi7FFZQZGnURNNrax9g&#10;gCkQ2V3Cbgt9e6cnPc78X/75ptgsZhBnmnzvrIb1KgJBtnZNb1sNh+/Px2cQPqBtcHCWNFzIw6a8&#10;vSkwb9xsd3Teh1ZwifU5auhCGHMpfd2RQb9yI1nOjm4yGHicWtlMOHO5GWQcRak02Fu+0OFIHx3V&#10;P/uT0XDczg9PL3P1FQ7ZTqXv2GeVu2h9f7e8vYIItIQ/GK76rA4lO1XuZBsvBg2JijNGOUjWKgXB&#10;iFJJDKK6rlIVgSwL+f+L8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB8Z0/ZCQIAAPYD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD8RRlv3wAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="009010B5" w:rsidRDefault="009010B5" w:rsidP="00B57C08">
+                    <w:p w14:paraId="697E5D09" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5" w:rsidP="00B57C08">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:hint="cs"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="24"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>چهارده</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="3" w:name="_Toc440108863"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="005A35C3" w:rsidRPr="001731DA" w:rsidRDefault="00C34BF9" w:rsidP="009B082A">
+    <w:p w14:paraId="5D92DFB4" w14:textId="77777777" w:rsidR="005A35C3" w:rsidRPr="001731DA" w:rsidRDefault="00C34BF9" w:rsidP="009B082A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc440108863"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc514159096"/>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:noProof/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6588577B" wp14:editId="3A90FC66">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-290830</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-774700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5905500" cy="790575"/>
                 <wp:effectExtent l="9525" t="9525" r="9525" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="11" name="Rectangle 340"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5905500" cy="790575"/>
                         </a:xfrm>
@@ -8958,82 +9243,82 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+          <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="6F329341" id="Rectangle 340" o:spid="_x0000_s1026" style="position:absolute;margin-left:-22.9pt;margin-top:-61pt;width:465pt;height:62.25pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCquBhjHgIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySloduo6WrVpQhp&#10;gRULH+A6TmLhG2O3afn6HTvdbhdeEMIPlsczPj5zZmZ5fdCK7AV4aU1Ni0lOiTDcNtJ0Nf3+bfPm&#10;ihIfmGmYskbU9Cg8vV69frUcXCWmtreqEUAQxPhqcDXtQ3BVlnneC838xDph0Nla0CygCV3WABsQ&#10;XatsmufvssFC48By4T3e3o5Oukr4bSt4+NK2XgSiaorcQtoh7du4Z6slqzpgrpf8RIP9AwvNpMFP&#10;z1C3LDCyA/kHlJYcrLdtmHCrM9u2kouUA2ZT5L9l89AzJ1IuKI53Z5n8/4Pln/f3QGSDtSsoMUxj&#10;jb6iasx0SpC3s6TQ4HyFgQ/uHmKO3t1Z/sMTY9c9xokbADv0gjXIq4iKZi8eRMPjU7IdPtkG8dku&#10;2CTWoQUdAVEGckg1OZ5rIg6BcLwsF3lZ5lg6jr45GvMyfcGqp9cOfPggrCbxUFNA9gmd7e98iGxY&#10;9RSS2Fslm41UKhnQbdcKyJ5hf2zSOqH7yzBlyFDTRTktE/ILn/87CC0DNrqSuqZXeVxj60XZ3psm&#10;tWFgUo1npKzMSccoXWxnX21tc0QZwY5djFOHh97CL0oG7OCa+p87BoIS9dFgKRbFDMtHQjJm5XyK&#10;Blx6tpceZjhC1TRQMh7XYRyTnQPZ9fhTkXI39gbL18qk7DOrE1ns0iT4aaLiGFzaKep57lePAAAA&#10;//8DAFBLAwQUAAYACAAAACEA59XXtN8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPvU7DQBCE&#10;eyTe4bRIdMk5JwdZjs8RBCMaihCg39gb2+J+LN8lcXh6lop0s5rR7DfFerJGnGgMvXcaFvMEBLna&#10;N71rNXx+vMwyECGia9B4RxouFGBd3t4UmDf+7N7ptIut4BIXctTQxTjkUoa6I4th7gdy7B38aDHy&#10;ObayGfHM5dZIlSQP0mLv+EOHA206qr93R6thi/i8/Xmt66fq8pZWtPmqyBut7++mxxWISFP8D8Mf&#10;PqNDyUx7f3RNEEbDLF0yemSxUIpXcSTLUgVir0EtQZaFvJ5Q/gIAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCquBhjHgIAAD8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDn1de03wAAAAoBAAAPAAAAAAAAAAAAAAAAAHgEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" strokecolor="white"/>
+              <v:rect w14:anchorId="4A4CAA76" id="Rectangle 340" o:spid="_x0000_s1026" style="position:absolute;margin-left:-22.9pt;margin-top:-61pt;width:465pt;height:62.25pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCquBhjHgIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySloduo6WrVpQhp&#10;gRULH+A6TmLhG2O3afn6HTvdbhdeEMIPlsczPj5zZmZ5fdCK7AV4aU1Ni0lOiTDcNtJ0Nf3+bfPm&#10;ihIfmGmYskbU9Cg8vV69frUcXCWmtreqEUAQxPhqcDXtQ3BVlnneC838xDph0Nla0CygCV3WABsQ&#10;XatsmufvssFC48By4T3e3o5Oukr4bSt4+NK2XgSiaorcQtoh7du4Z6slqzpgrpf8RIP9AwvNpMFP&#10;z1C3LDCyA/kHlJYcrLdtmHCrM9u2kouUA2ZT5L9l89AzJ1IuKI53Z5n8/4Pln/f3QGSDtSsoMUxj&#10;jb6iasx0SpC3s6TQ4HyFgQ/uHmKO3t1Z/sMTY9c9xokbADv0gjXIq4iKZi8eRMPjU7IdPtkG8dku&#10;2CTWoQUdAVEGckg1OZ5rIg6BcLwsF3lZ5lg6jr45GvMyfcGqp9cOfPggrCbxUFNA9gmd7e98iGxY&#10;9RSS2Fslm41UKhnQbdcKyJ5hf2zSOqH7yzBlyFDTRTktE/ILn/87CC0DNrqSuqZXeVxj60XZ3psm&#10;tWFgUo1npKzMSccoXWxnX21tc0QZwY5djFOHh97CL0oG7OCa+p87BoIS9dFgKRbFDMtHQjJm5XyK&#10;Blx6tpceZjhC1TRQMh7XYRyTnQPZ9fhTkXI39gbL18qk7DOrE1ns0iT4aaLiGFzaKep57lePAAAA&#10;//8DAFBLAwQUAAYACAAAACEA59XXtN8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPvU7DQBCE&#10;eyTe4bRIdMk5JwdZjs8RBCMaihCg39gb2+J+LN8lcXh6lop0s5rR7DfFerJGnGgMvXcaFvMEBLna&#10;N71rNXx+vMwyECGia9B4RxouFGBd3t4UmDf+7N7ptIut4BIXctTQxTjkUoa6I4th7gdy7B38aDHy&#10;ObayGfHM5dZIlSQP0mLv+EOHA206qr93R6thi/i8/Xmt66fq8pZWtPmqyBut7++mxxWISFP8D8Mf&#10;PqNDyUx7f3RNEEbDLF0yemSxUIpXcSTLUgVir0EtQZaFvJ5Q/gIAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCquBhjHgIAAD8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDn1de03wAAAAoBAAAPAAAAAAAAAAAAAAAAAHgEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" strokecolor="white"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00754F56" w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">فصل </w:t>
       </w:r>
       <w:r w:rsidR="00373808" w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>1:</w:t>
       </w:r>
       <w:r w:rsidR="005D2716" w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> مقدمه</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w:rsidR="004D496A" w:rsidRDefault="003E6CF3" w:rsidP="00691A25">
+    <w:p w14:paraId="669CEE34" w14:textId="77777777" w:rsidR="004D496A" w:rsidRDefault="003E6CF3" w:rsidP="00691A25">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E6CF3">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>هدف از تدوين و تنظيم دستورالعمل حاضر، ارايه راهنمايي هاي لازم به منظور استانداردسازي</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E6CF3">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>نحوه</w:t>
       </w:r>
       <w:r w:rsidR="00721AA6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
@@ -9329,143 +9614,143 @@
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E6CF3">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>شود</w:t>
       </w:r>
       <w:r w:rsidR="00691A25">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="003E6CF3">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A1A1F" w:rsidRDefault="007A1A1F" w:rsidP="007A1A1F">
+    <w:p w14:paraId="2D6B3DB9" w14:textId="77777777" w:rsidR="007A1A1F" w:rsidRDefault="007A1A1F" w:rsidP="007A1A1F">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ويژگي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>ها و شرايط يك پايان</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>نامه مناسب به طور اجمال به شرح ذيل مي باشد:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A1A1F" w:rsidRDefault="007A1A1F" w:rsidP="007A1A1F">
+    <w:p w14:paraId="062BAD37" w14:textId="77777777" w:rsidR="007A1A1F" w:rsidRDefault="007A1A1F" w:rsidP="007A1A1F">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>1. جمع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>آوري و تنظيم مدارك و منابع اطلاعاتي مربوط به موضوع، به نحو صحيح و مطلوب و از</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>منابع موثق انجام گردد.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A1A1F" w:rsidRDefault="007A1A1F" w:rsidP="007A1A1F">
+    <w:p w14:paraId="54A0C3A3" w14:textId="77777777" w:rsidR="007A1A1F" w:rsidRDefault="007A1A1F" w:rsidP="007A1A1F">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>. بررسي مجدد عنوان با توجه به منابع جمع آوري شده و پردازش اطلاعات مربوط صورت پذيرد.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A1A1F" w:rsidRDefault="007A1A1F" w:rsidP="007A1A1F">
+    <w:p w14:paraId="367E27F2" w14:textId="77777777" w:rsidR="007A1A1F" w:rsidRDefault="007A1A1F" w:rsidP="007A1A1F">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>. به نظريات</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
@@ -9519,112 +9804,112 @@
         <w:t>ارتباط</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> آن با نتايج حاصل از تحقيق مبادرت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>شود.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A1A1F" w:rsidRDefault="007A1A1F" w:rsidP="007A1A1F">
+    <w:p w14:paraId="20CF3FB0" w14:textId="77777777" w:rsidR="007A1A1F" w:rsidRDefault="007A1A1F" w:rsidP="007A1A1F">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>5. تنظيم مطالب و نوشتن آن به گونه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>اي باشد كه مخاطبان را در درك موضوع ياري نمايد و آنها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>را در عرصه كسب آگاهي و معرفت علمي و فني رهنمون سازد.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A1A1F" w:rsidRDefault="007A1A1F" w:rsidP="007A1A1F">
+    <w:p w14:paraId="49CB156F" w14:textId="77777777" w:rsidR="007A1A1F" w:rsidRDefault="007A1A1F" w:rsidP="007A1A1F">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>6. گشاينده مبحثي نو و داراي هدفي جدي و قابل اعتنا باشد.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A1A1F" w:rsidRDefault="007A1A1F" w:rsidP="007A1A1F">
+    <w:p w14:paraId="0F021CA4" w14:textId="77777777" w:rsidR="007A1A1F" w:rsidRDefault="007A1A1F" w:rsidP="007A1A1F">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>چنين شرايطي زماني تحقق مي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>يابد كه تدوين كننده احاطه و اشراف كامل بر موضوع مورد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
@@ -9725,78 +10010,78 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>نامه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>/رساله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> تحصيلي خويش باشد.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F90721" w:rsidRDefault="00F90721" w:rsidP="005C6911">
+    <w:p w14:paraId="5F1186D5" w14:textId="77777777" w:rsidR="00F90721" w:rsidRDefault="00F90721" w:rsidP="005C6911">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008163AB" w:rsidRPr="00F90721" w:rsidRDefault="008163AB" w:rsidP="005C6911">
+    <w:p w14:paraId="3E6E8F9E" w14:textId="77777777" w:rsidR="008163AB" w:rsidRPr="00F90721" w:rsidRDefault="008163AB" w:rsidP="005C6911">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>نکات مربوط به تنظیمات صفحه، فونت، چاپ، و صحافی:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D97204" w:rsidRPr="00F90721" w:rsidRDefault="00D97204" w:rsidP="00BD6E9F">
+    <w:p w14:paraId="32886C01" w14:textId="77777777" w:rsidR="00D97204" w:rsidRPr="00F90721" w:rsidRDefault="00D97204" w:rsidP="00BD6E9F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:ind w:left="424"/>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>رنگ جلد پایان نامه</w:t>
       </w:r>
       <w:r w:rsidR="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>/رساله برای دانشجویان مهندسی مواد</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
@@ -9829,51 +10114,51 @@
           <w:rtl/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="00BD6E9F" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>شوند. در قسمت عطف، عنوان پایان نامه، نام نویسنده و سال بصورت زرکوب نوشته می</w:t>
       </w:r>
       <w:r w:rsidR="00BD6E9F" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="00BD6E9F" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>شود.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A87737" w:rsidRPr="00F90721" w:rsidRDefault="00A87737" w:rsidP="00A87737">
+    <w:p w14:paraId="36A42068" w14:textId="77777777" w:rsidR="00A87737" w:rsidRPr="00F90721" w:rsidRDefault="00A87737" w:rsidP="00A87737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:ind w:left="424"/>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>پایان نامه باید بصورت یک</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
@@ -9899,51 +10184,51 @@
       </w:r>
       <w:r w:rsidR="007010B3" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>×</w:t>
       </w:r>
       <w:r w:rsidR="007010B3" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>21 سانتیمتر)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> چاپ شود.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A87737" w:rsidRPr="00F90721" w:rsidRDefault="00A87737" w:rsidP="007010B3">
+    <w:p w14:paraId="517BF88B" w14:textId="77777777" w:rsidR="00A87737" w:rsidRPr="00F90721" w:rsidRDefault="00A87737" w:rsidP="007010B3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:ind w:left="424"/>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">حاشیه های صفحه ها </w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:t>margins)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
@@ -9966,124 +10251,137 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">3، و از چپ و پایین </w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>cm</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5/2 باشد.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C6911" w:rsidRPr="00F90721" w:rsidRDefault="00FB3A33" w:rsidP="004D496A">
+    <w:p w14:paraId="1BFAC045" w14:textId="77777777" w:rsidR="005C6911" w:rsidRPr="00F90721" w:rsidRDefault="00FB3A33" w:rsidP="004D496A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:ind w:left="424"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>متن</w:t>
       </w:r>
       <w:r w:rsidR="004D496A" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> باید</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> با فونت </w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
-        <w:t xml:space="preserve">B </w:t>
+        <w:t>B Nazanin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90721">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6911" w:rsidRPr="00F90721">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نرمال </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90721">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>با اندازه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90721">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ی 14 برای فارسی و با </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F90721">
-        <w:t>Nazanin</w:t>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>فونت</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005C6911" w:rsidRPr="00F90721">
-[...23 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C6911" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">نرمال </w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
@@ -10104,51 +10402,51 @@
       <w:r w:rsidR="005C6911" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>انگلیسی با رنگ مشکی</w:t>
       </w:r>
       <w:r w:rsidR="004D496A" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> تهیه شود</w:t>
       </w:r>
       <w:r w:rsidR="005C6911" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00512BEA" w:rsidRPr="00F90721" w:rsidRDefault="005C6911" w:rsidP="00F90721">
+    <w:p w14:paraId="7DAECD63" w14:textId="77777777" w:rsidR="00512BEA" w:rsidRPr="00F90721" w:rsidRDefault="005C6911" w:rsidP="00F90721">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:ind w:left="424"/>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>فاصله</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>ی خطوط</w:t>
       </w:r>
       <w:r w:rsidR="004D496A" w:rsidRPr="00F90721">
@@ -10168,286 +10466,299 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A87737" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00470102" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>/1 و فاصله</w:t>
       </w:r>
       <w:r w:rsidR="00470102" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
-        <w:t>ی بین پاراگراف</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">ها </w:t>
+        <w:t xml:space="preserve">ی بین </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00470102" w:rsidRPr="00F90721">
         <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>پاراگراف</w:t>
+      </w:r>
+      <w:r w:rsidR="00470102" w:rsidRPr="00F90721">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>ها</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00470102" w:rsidRPr="00F90721">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00470102" w:rsidRPr="00F90721">
+        <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00192E21" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00470102" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> باشد.</w:t>
       </w:r>
       <w:r w:rsidR="004D496A" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D496A" w:rsidRPr="00F90721" w:rsidRDefault="00470102" w:rsidP="00512BEA">
+    <w:p w14:paraId="360A4341" w14:textId="77777777" w:rsidR="004D496A" w:rsidRPr="00F90721" w:rsidRDefault="00470102" w:rsidP="00512BEA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:ind w:left="424"/>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>سطر اول هر پاراگراف نباید نسبت به بقیه متن جلوتر باشد</w:t>
       </w:r>
       <w:r w:rsidR="005C6911" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00512BEA" w:rsidRPr="00F90721" w:rsidRDefault="00512BEA" w:rsidP="00512BEA">
+    <w:p w14:paraId="42C2EADB" w14:textId="77777777" w:rsidR="00512BEA" w:rsidRPr="00F90721" w:rsidRDefault="00512BEA" w:rsidP="00512BEA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:ind w:left="424"/>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">صفحه نباید با یک تیتر </w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:t>(Heading)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> پایان یابد. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A87737" w:rsidRPr="00F90721" w:rsidRDefault="00A87737" w:rsidP="00512BEA">
+    <w:p w14:paraId="4AB8B005" w14:textId="77777777" w:rsidR="00A87737" w:rsidRPr="00F90721" w:rsidRDefault="00A87737" w:rsidP="00512BEA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:ind w:left="424"/>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>پاورقی</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>های انگلیسی سمت چپ صفحه و پاورقی</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>های فارسی سمت راست صفحه باشند.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A87737" w:rsidRPr="00F90721" w:rsidRDefault="00A87737" w:rsidP="00512BEA">
+    <w:p w14:paraId="2A458F34" w14:textId="77777777" w:rsidR="00A87737" w:rsidRPr="00F90721" w:rsidRDefault="00A87737" w:rsidP="00512BEA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:ind w:left="424"/>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>شماره پاورقی</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ها در هر صفحه از 1 شروع شود.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0021635F" w:rsidRPr="00F90721" w:rsidRDefault="00A87737" w:rsidP="00AC53A5">
+    <w:p w14:paraId="49937A22" w14:textId="77777777" w:rsidR="0021635F" w:rsidRPr="00F90721" w:rsidRDefault="00A87737" w:rsidP="00AC53A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:ind w:left="424"/>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>تا حد ممکن از آوردن کلمات انگلیسی در متن فارسی خودداری شده و از معادل فارسی کلمات استفاده شود. در صورت لزوم معادل انگلیسی کلمه یا عبارت در پاورقی آورده شود. آوردن اصل کلمه یا عبارت انگلیسی در پاورقی فقط برای بار اول ضرورت دارد</w:t>
       </w:r>
       <w:r w:rsidR="001C7F9D" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (فونت به کار رفته در پاورقی برای متن فارسی </w:t>
       </w:r>
       <w:r w:rsidR="001C7F9D" w:rsidRPr="00F90721">
-        <w:t xml:space="preserve">B </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>B Nazanin</w:t>
+      </w:r>
       <w:r w:rsidR="001C7F9D" w:rsidRPr="00F90721">
-        <w:t>Nazanin</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> با اندازه 12 و برای متن انگلیسی </w:t>
+      </w:r>
       <w:r w:rsidR="001C7F9D" w:rsidRPr="00F90721">
         <w:rPr>
-          <w:rFonts w:hint="cs"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> با اندازه 12 و برای متن انگلیسی </w:t>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
       </w:r>
       <w:r w:rsidR="001C7F9D" w:rsidRPr="00F90721">
         <w:rPr>
-          <w:lang w:bidi="fa-IR"/>
-[...4 lines deleted...]
-        <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> با اندازه 10 باشد)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC53A5" w:rsidRPr="00D97204" w:rsidRDefault="00AC53A5" w:rsidP="00AC53A5">
+    <w:p w14:paraId="39C145B1" w14:textId="77777777" w:rsidR="00AC53A5" w:rsidRPr="00D97204" w:rsidRDefault="00AC53A5" w:rsidP="00AC53A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:ind w:left="424"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>تمامی نام</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00F90721">
@@ -10472,111 +10783,111 @@
         </w:rPr>
         <w:t xml:space="preserve">شماره مرجع نیز باید بلافاصله پس از اسامی نویسندگان آورده شود. </w:t>
       </w:r>
       <w:r w:rsidR="00D03289" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>برای مثال: جک</w:t>
       </w:r>
       <w:r w:rsidR="00D03289" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rtl/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="00D03289" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> و همکارانش [شماره مرجع] به بررسی ....</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00661EEF" w:rsidRPr="001731DA" w:rsidRDefault="00661EEF" w:rsidP="00BC0B89">
+    <w:p w14:paraId="469B5AE3" w14:textId="77777777" w:rsidR="00661EEF" w:rsidRPr="001731DA" w:rsidRDefault="00661EEF" w:rsidP="00BC0B89">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF1A8D" w:rsidRPr="001731DA" w:rsidRDefault="00FF1A8D" w:rsidP="00FF1A8D">
+    <w:p w14:paraId="50FA8A29" w14:textId="77777777" w:rsidR="00FF1A8D" w:rsidRPr="001731DA" w:rsidRDefault="00FF1A8D" w:rsidP="00FF1A8D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A667BA" w:rsidRPr="001731DA" w:rsidRDefault="00A667BA" w:rsidP="008E25A6">
+    <w:p w14:paraId="36931C9D" w14:textId="77777777" w:rsidR="00A667BA" w:rsidRPr="001731DA" w:rsidRDefault="00A667BA" w:rsidP="008E25A6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:sectPr w:rsidR="00A667BA" w:rsidRPr="001731DA" w:rsidSect="004D1CFA">
-          <w:headerReference w:type="default" r:id="rId16"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId19"/>
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="default" r:id="rId16"/>
+          <w:headerReference w:type="first" r:id="rId17"/>
+          <w:footerReference w:type="first" r:id="rId18"/>
           <w:footnotePr>
             <w:numRestart w:val="eachPage"/>
           </w:footnotePr>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1701" w:bottom="1418" w:left="1418" w:header="1021" w:footer="851" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:bidi/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkStart w:id="5" w:name="_Toc440108865"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="0067761A" w:rsidRPr="001731DA" w:rsidRDefault="00C34BF9" w:rsidP="00B8545B">
+    <w:p w14:paraId="44BD8515" w14:textId="77777777" w:rsidR="0067761A" w:rsidRPr="001731DA" w:rsidRDefault="00C34BF9" w:rsidP="00B8545B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc440108865"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc514159097"/>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:noProof/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="672FB26A" wp14:editId="2BDC72C9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-138430</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-860425</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5867400" cy="723900"/>
                 <wp:effectExtent l="9525" t="9525" r="9525" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="Rectangle 341"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5867400" cy="723900"/>
                         </a:xfrm>
@@ -10588,475 +10899,475 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+          <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="3C38A56D" id="Rectangle 341" o:spid="_x0000_s1026" style="position:absolute;margin-left:-10.9pt;margin-top:-67.75pt;width:462pt;height:57pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWoDPhHgIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z+12222r1p1OO4aQ&#10;Djhx8AOyNF0jkjg42brx63HTbezgBSH6ENm18+XzZ3txd7CG7RUGDa7kw0HOmXISKu22Jf/6Zf1m&#10;xlmIwlXCgFMlP6rA75avXy1aX6gRNGAqhYxAXChaX/ImRl9kWZCNsiIMwCtHwRrQikgubrMKRUvo&#10;1mSjPL/NWsDKI0gVAv196IN8mfDrWsn4qa6DisyUnLjFdGI6N92ZLRei2KLwjZYnGuIfWFihHT16&#10;gXoQUbAd6j+grJYIAeo4kGAzqGstVaqBqhnmv1Xz3AivUi0kTvAXmcL/g5Uf90/IdEW9I3mcsNSj&#10;z6SacFuj2M142CnU+lBQ4rN/wq7G4B9BfgvMwaqhPHWPCG2jREW8Un724kLnBLrKNu0HqAhf7CIk&#10;sQ412g6QZGCH1JPjpSfqEJmkn5PZ7XScEzdJsenoZk42UcpEcb7tMcR3CizrjJIjsU/oYv8YYp96&#10;TknswehqrY1JDm43K4NsL2g+1uk7oYfrNONYW/L5ZDRJyC9i4e8grI406Ebbks/y7utHr5PtravS&#10;GEahTW9TdcZRkWfp+hZsoDqSjAj9FNPWkdEA/uCspQkuefi+E6g4M+8dtWI+HI+7kU/OeDIdkYPX&#10;kc11RDhJUCWPnPXmKvZrsvOotw29NEy1O7in9tU6Kdvx61mdyNKUpt6cNqpbg2s/Zf3a++VPAAAA&#10;//8DAFBLAwQUAAYACAAAACEAihZnyd8AAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3FongaAS4lRQgrhwaAvct/aSRMTrKHbblK/HcIHbrGY087ZcTrYXBxp951hBOk9AEGtn&#10;Om4UvL0+zRYgfEA22DsmBSfysKzOz0osjDvyhg7b0IhYwr5ABW0IQyGl1y1Z9HM3EEfvw40WQzzH&#10;RpoRj7Hc9jJLkhtpseO40OJAq5b053ZvFawRH9dfz1o/1KeX65pW7zW5XqnLi+n+DkSgKfyF4Qc/&#10;okMVmXZuz8aLXsEsSyN6iCK9ynMQMXKbZBmI3a+Xg6xK+f+J6hsAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCWoDPhHgIAAD8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCKFmfJ3wAAAAwBAAAPAAAAAAAAAAAAAAAAAHgEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" strokecolor="white"/>
+              <v:rect w14:anchorId="1D401917" id="Rectangle 341" o:spid="_x0000_s1026" style="position:absolute;margin-left:-10.9pt;margin-top:-67.75pt;width:462pt;height:57pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWoDPhHgIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z+12222r1p1OO4aQ&#10;Djhx8AOyNF0jkjg42brx63HTbezgBSH6ENm18+XzZ3txd7CG7RUGDa7kw0HOmXISKu22Jf/6Zf1m&#10;xlmIwlXCgFMlP6rA75avXy1aX6gRNGAqhYxAXChaX/ImRl9kWZCNsiIMwCtHwRrQikgubrMKRUvo&#10;1mSjPL/NWsDKI0gVAv196IN8mfDrWsn4qa6DisyUnLjFdGI6N92ZLRei2KLwjZYnGuIfWFihHT16&#10;gXoQUbAd6j+grJYIAeo4kGAzqGstVaqBqhnmv1Xz3AivUi0kTvAXmcL/g5Uf90/IdEW9I3mcsNSj&#10;z6SacFuj2M142CnU+lBQ4rN/wq7G4B9BfgvMwaqhPHWPCG2jREW8Un724kLnBLrKNu0HqAhf7CIk&#10;sQ412g6QZGCH1JPjpSfqEJmkn5PZ7XScEzdJsenoZk42UcpEcb7tMcR3CizrjJIjsU/oYv8YYp96&#10;TknswehqrY1JDm43K4NsL2g+1uk7oYfrNONYW/L5ZDRJyC9i4e8grI406Ebbks/y7utHr5PtravS&#10;GEahTW9TdcZRkWfp+hZsoDqSjAj9FNPWkdEA/uCspQkuefi+E6g4M+8dtWI+HI+7kU/OeDIdkYPX&#10;kc11RDhJUCWPnPXmKvZrsvOotw29NEy1O7in9tU6Kdvx61mdyNKUpt6cNqpbg2s/Zf3a++VPAAAA&#10;//8DAFBLAwQUAAYACAAAACEAihZnyd8AAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3FongaAS4lRQgrhwaAvct/aSRMTrKHbblK/HcIHbrGY087ZcTrYXBxp951hBOk9AEGtn&#10;Om4UvL0+zRYgfEA22DsmBSfysKzOz0osjDvyhg7b0IhYwr5ABW0IQyGl1y1Z9HM3EEfvw40WQzzH&#10;RpoRj7Hc9jJLkhtpseO40OJAq5b053ZvFawRH9dfz1o/1KeX65pW7zW5XqnLi+n+DkSgKfyF4Qc/&#10;okMVmXZuz8aLXsEsSyN6iCK9ynMQMXKbZBmI3a+Xg6xK+f+J6hsAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCWoDPhHgIAAD8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCKFmfJ3wAAAAwBAAAPAAAAAAAAAAAAAAAAAHgEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" strokecolor="white"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00B8545B" w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>فصل 2: مروری بر مطالعات انجام شده</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w:rsidR="00F404FE" w:rsidRPr="001731DA" w:rsidRDefault="00F404FE" w:rsidP="00F404FE">
+    <w:p w14:paraId="35A74C7F" w14:textId="77777777" w:rsidR="00F404FE" w:rsidRPr="001731DA" w:rsidRDefault="00F404FE" w:rsidP="00F404FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc487700331"/>
       <w:bookmarkStart w:id="8" w:name="_Toc514159098"/>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>مقدمه</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="00E54E34">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E54E34">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>(تیتر اول)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F404FE" w:rsidRPr="001731DA" w:rsidRDefault="00F404FE" w:rsidP="00BA2AF0">
+    <w:p w14:paraId="6E2E841E" w14:textId="77777777" w:rsidR="00F404FE" w:rsidRPr="001731DA" w:rsidRDefault="00F404FE" w:rsidP="00BA2AF0">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">در این فصل </w:t>
       </w:r>
       <w:r w:rsidR="00B22905">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F404FE" w:rsidRPr="001731DA" w:rsidRDefault="00F404FE" w:rsidP="00F404FE">
+    <w:p w14:paraId="098F66E4" w14:textId="77777777" w:rsidR="00F404FE" w:rsidRPr="001731DA" w:rsidRDefault="00F404FE" w:rsidP="00F404FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="_Toc487700332"/>
       <w:bookmarkStart w:id="10" w:name="_Toc410677895"/>
       <w:bookmarkStart w:id="11" w:name="_Toc514159099"/>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>تغییرشکل در دمای بالا</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="0021635F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>(تیتر اول)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w:rsidR="00F404FE" w:rsidRPr="001731DA" w:rsidRDefault="00F404FE" w:rsidP="00BA2AF0">
+    <w:p w14:paraId="5D6AF332" w14:textId="77777777" w:rsidR="00F404FE" w:rsidRPr="001731DA" w:rsidRDefault="00F404FE" w:rsidP="00BA2AF0">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">رفتار </w:t>
       </w:r>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>مکانيکي فلزات</w:t>
       </w:r>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B22905">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F404FE" w:rsidRPr="001731DA" w:rsidRDefault="00F404FE" w:rsidP="00076A9E">
+    <w:p w14:paraId="6B00B21C" w14:textId="77777777" w:rsidR="00F404FE" w:rsidRPr="001731DA" w:rsidRDefault="00F404FE" w:rsidP="00076A9E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc410677897"/>
       <w:bookmarkStart w:id="13" w:name="_Toc487700333"/>
       <w:bookmarkStart w:id="14" w:name="_Toc514159100"/>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:color w:val="auto"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مکانیزم</w:t>
       </w:r>
       <w:r w:rsidR="00076A9E" w:rsidRPr="001731DA">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:rtl/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:color w:val="auto"/>
           <w:rtl/>
         </w:rPr>
         <w:t>های ترمیم ساختار</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidR="0021635F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:color w:val="auto"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (تیتر دوم)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w:rsidR="00B22905" w:rsidRPr="001731DA" w:rsidRDefault="00F404FE" w:rsidP="00BA2AF0">
+    <w:p w14:paraId="14BDBA0F" w14:textId="77777777" w:rsidR="00B22905" w:rsidRPr="001731DA" w:rsidRDefault="00F404FE" w:rsidP="00BA2AF0">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>انرژي ذخيره شده در ماده</w:t>
       </w:r>
       <w:r w:rsidR="00B22905">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> ..</w:t>
       </w:r>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F404FE" w:rsidRPr="001731DA" w:rsidRDefault="00F404FE" w:rsidP="00F404FE">
+    <w:p w14:paraId="4D979BDA" w14:textId="77777777" w:rsidR="00F404FE" w:rsidRPr="001731DA" w:rsidRDefault="00F404FE" w:rsidP="00F404FE">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>بازیابی دینامیکی</w:t>
       </w:r>
       <w:r w:rsidR="0021635F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (تیتر سوم)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA2AF0" w:rsidRDefault="00B15612" w:rsidP="004A1933">
+    <w:p w14:paraId="4C42E232" w14:textId="77777777" w:rsidR="00BA2AF0" w:rsidRDefault="00B15612" w:rsidP="004A1933">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>الف) بازیابی 1</w:t>
       </w:r>
       <w:r w:rsidR="00955D67">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (تیتر </w:t>
       </w:r>
       <w:r w:rsidR="004A1933">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>چهارم</w:t>
       </w:r>
       <w:r w:rsidR="00955D67">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B15612" w:rsidRDefault="00B15612" w:rsidP="00B15612">
+    <w:p w14:paraId="3CEC7680" w14:textId="77777777" w:rsidR="00B15612" w:rsidRDefault="00B15612" w:rsidP="00B15612">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>در این نوع ....</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B15612" w:rsidRDefault="00B15612" w:rsidP="004A1933">
+    <w:p w14:paraId="568ADA46" w14:textId="77777777" w:rsidR="00B15612" w:rsidRDefault="00B15612" w:rsidP="004A1933">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">ب) بازیابی 2 </w:t>
       </w:r>
       <w:r w:rsidR="00955D67">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">(تیتر </w:t>
       </w:r>
       <w:r w:rsidR="004A1933">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>چهارم</w:t>
       </w:r>
       <w:r w:rsidR="00955D67">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B15612" w:rsidRDefault="00B15612" w:rsidP="00B15612">
+    <w:p w14:paraId="27E49E1A" w14:textId="77777777" w:rsidR="00B15612" w:rsidRDefault="00B15612" w:rsidP="00B15612">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>در این نوع ....</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B15612" w:rsidRDefault="00B15612" w:rsidP="004A1933">
+    <w:p w14:paraId="089209CA" w14:textId="77777777" w:rsidR="00B15612" w:rsidRDefault="00B15612" w:rsidP="004A1933">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ج) بازیابی 3</w:t>
       </w:r>
       <w:r w:rsidR="00955D67">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (تیتر </w:t>
       </w:r>
       <w:r w:rsidR="004A1933">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>چهارم</w:t>
       </w:r>
       <w:r w:rsidR="00955D67">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B15612" w:rsidRDefault="00B15612" w:rsidP="00B15612">
+    <w:p w14:paraId="658E42A7" w14:textId="77777777" w:rsidR="00B15612" w:rsidRDefault="00B15612" w:rsidP="00B15612">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>در این نوع ....</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A75B1" w:rsidRDefault="004A75B1" w:rsidP="00E95E82">
+    <w:p w14:paraId="1D9FEA52" w14:textId="77777777" w:rsidR="004A75B1" w:rsidRDefault="004A75B1" w:rsidP="00E95E82">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008163AB" w:rsidRPr="00F90721" w:rsidRDefault="008163AB" w:rsidP="00E95E82">
+    <w:p w14:paraId="1AED039D" w14:textId="77777777" w:rsidR="008163AB" w:rsidRPr="00F90721" w:rsidRDefault="008163AB" w:rsidP="00E95E82">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="subscript"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>نکات مربوط به عنوان</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
@@ -11109,124 +11420,124 @@
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ها، و فرمول</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ها:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E54E34" w:rsidRPr="00F90721" w:rsidRDefault="00E54E34" w:rsidP="004A75B1">
+    <w:p w14:paraId="11B05DE1" w14:textId="77777777" w:rsidR="00E54E34" w:rsidRPr="00F90721" w:rsidRDefault="00E54E34" w:rsidP="004A75B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:ind w:left="282" w:hanging="283"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>نمایش عناوین تا تیتر دوم در فهرست مطالب صورت می</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>گیرد.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E54E34" w:rsidRPr="00F90721" w:rsidRDefault="00E54E34" w:rsidP="004A75B1">
+    <w:p w14:paraId="360E2AED" w14:textId="77777777" w:rsidR="00E54E34" w:rsidRPr="00F90721" w:rsidRDefault="00E54E34" w:rsidP="004A75B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:ind w:left="282" w:hanging="283"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>از تیتر سوم به بعد به جای شماره گذاری سرفصل ها</w:t>
       </w:r>
       <w:r w:rsidR="00B15612" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>،</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> از "الف"، "ب" و ... یا خط تیره استفاده شود.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000632FD" w:rsidRPr="00F90721" w:rsidRDefault="00E95E82" w:rsidP="004A75B1">
+    <w:p w14:paraId="589183B0" w14:textId="77777777" w:rsidR="000632FD" w:rsidRPr="00F90721" w:rsidRDefault="00E95E82" w:rsidP="004A75B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:ind w:left="282" w:hanging="283"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>تمام شکل</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
@@ -11408,51 +11719,51 @@
         <w:t>ا</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> فقط فارس</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ی</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> باشد. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000632FD" w:rsidRPr="00F90721" w:rsidRDefault="00E95E82" w:rsidP="00102492">
+    <w:p w14:paraId="6175DC9D" w14:textId="77777777" w:rsidR="000632FD" w:rsidRPr="00F90721" w:rsidRDefault="00E95E82" w:rsidP="00102492">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:ind w:left="282" w:hanging="283"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>نحوه</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
@@ -11538,51 +11849,51 @@
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ها</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> باید به</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t xml:space="preserve">صورت استاندارد و ساده طراحی گردند. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000632FD" w:rsidRPr="00F90721" w:rsidRDefault="001C7F9D" w:rsidP="00C93046">
+    <w:p w14:paraId="019D5F89" w14:textId="77777777" w:rsidR="000632FD" w:rsidRPr="00F90721" w:rsidRDefault="001C7F9D" w:rsidP="00C93046">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:ind w:left="282" w:hanging="283"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>باید به تمامی شکل</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
@@ -11649,239 +11960,303 @@
       </w:r>
       <w:r w:rsidR="000632FD" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="000632FD" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>گذاری شوند.</w:t>
       </w:r>
       <w:r w:rsidR="00C93046" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3695C" w:rsidRPr="00F90721" w:rsidRDefault="00F3695C" w:rsidP="00C93046">
+    <w:p w14:paraId="0D66BED9" w14:textId="77777777" w:rsidR="00F3695C" w:rsidRPr="00F90721" w:rsidRDefault="00F3695C" w:rsidP="00C93046">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:ind w:left="282" w:hanging="283"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>چنانچه جدول یا شکلی از مرجعی آورده شده است، شماره مرجع به</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>کار رفته در انتهای بالانویس جدول یا زیرنویس شکل و داخل [] آورده شود.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E95E82" w:rsidRPr="00F90721" w:rsidRDefault="00E95E82" w:rsidP="00102492">
+    <w:p w14:paraId="39B44787" w14:textId="77777777" w:rsidR="00E95E82" w:rsidRPr="00F90721" w:rsidRDefault="00E95E82" w:rsidP="00102492">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:ind w:left="282" w:hanging="283"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F90721">
-[...15 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
-          <w:lang w:bidi="fa-IR"/>
-[...1 lines deleted...]
-        <w:t>Mathtype</w:t>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>فرمول</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90721">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>ها</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
+        <w:t xml:space="preserve"> توسط </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F90721">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Mathtype</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F90721">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> نوشته شده و باید</w:t>
       </w:r>
       <w:r w:rsidR="008F58EB" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> در هر فصل بصورت جداگانه و به</w:t>
+        <w:t xml:space="preserve"> در هر فصل </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008F58EB" w:rsidRPr="00F90721">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>بصورت</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008F58EB" w:rsidRPr="00F90721">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> جداگانه و </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008F58EB" w:rsidRPr="00F90721">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>به</w:t>
       </w:r>
       <w:r w:rsidR="00102492">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="008F58EB" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>ترتیبی که در متن می</w:t>
-      </w:r>
+        <w:t>ترتیبی</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008F58EB" w:rsidRPr="00F90721">
         <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> که در متن می</w:t>
+      </w:r>
+      <w:r w:rsidR="008F58EB" w:rsidRPr="00F90721">
+        <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="008F58EB" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">آیند </w:t>
       </w:r>
       <w:r w:rsidR="00D07485" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>در داخل پرانتز</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> شماره</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F90721">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>شماره</w:t>
       </w:r>
       <w:r w:rsidR="00102492">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">گذاری شوند. </w:t>
+        <w:t>گذاری</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F90721">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> شوند. </w:t>
       </w:r>
       <w:r w:rsidR="00D07485" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>برای مثال فرمول اول در فصل دوم بصورت (2-1) شماره</w:t>
       </w:r>
       <w:r w:rsidR="00D07485" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="00D07485" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>گذاری می</w:t>
       </w:r>
       <w:r w:rsidR="00D07485" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="00D07485" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>شود.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E95E82" w:rsidRPr="00F90721" w:rsidRDefault="0021635F" w:rsidP="00102492">
+    <w:p w14:paraId="5428C9F7" w14:textId="77777777" w:rsidR="00E95E82" w:rsidRPr="00F90721" w:rsidRDefault="0021635F" w:rsidP="00102492">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:ind w:left="282" w:hanging="283"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>فرمت مربوط به بالانویس جدول</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:softHyphen/>
         <w:t xml:space="preserve">ها و زیرنویس تصاویر نیز به ترتیب با عناوین «بالانویس جدول»  و «زیرنویس شکل» در بخش </w:t>
@@ -11997,70 +12372,62 @@
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ها و جدول</w:t>
       </w:r>
       <w:r w:rsidR="00F3695C" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="00F3695C" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ها با فونت </w:t>
       </w:r>
       <w:r w:rsidR="00F3695C" w:rsidRPr="00F90721">
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">B </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>B Nazanin</w:t>
+      </w:r>
       <w:r w:rsidR="00F3695C" w:rsidRPr="00F90721">
         <w:rPr>
-          <w:lang w:bidi="fa-IR"/>
-[...5 lines deleted...]
-        <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و اندازه 12 هستند).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D41C93" w:rsidRPr="00F90721" w:rsidRDefault="00D41C93" w:rsidP="00192E21">
+    <w:p w14:paraId="3BD8E8A4" w14:textId="77777777" w:rsidR="00D41C93" w:rsidRPr="00F90721" w:rsidRDefault="00D41C93" w:rsidP="00192E21">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:ind w:left="282" w:hanging="283"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>با توجه به شکل ارائه شده اندازه قلم</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00F90721">
@@ -12168,111 +12535,111 @@
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>موجب کوچک شدن و یا ناخوانا شدن محتویات نمودارها و اندازه قلم</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>ها نشود. در هر صورت اندازه اعداد و نوشته</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>های محورها به هیچ وجه نباید حین اعمال تغییرات مانند کوچک کردن شکل یا نمودار، کمتر از اندازه فونت 11 در انگلیسی و 12 در فارسی شود.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD47BE" w:rsidRPr="00F90721" w:rsidRDefault="00D41C93" w:rsidP="00D41C93">
+    <w:p w14:paraId="0B61A23D" w14:textId="77777777" w:rsidR="00DD47BE" w:rsidRPr="00F90721" w:rsidRDefault="00D41C93" w:rsidP="00D41C93">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>توجه:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> نوشته‌های تمامی شکل‌های پایان</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:rtl/>
         </w:rPr>
         <w:t>‌</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>نامه باید به یک زبان نوشته شده باشد، (یا همه فارسی و یا همه انگلیسی).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0088205D" w:rsidRPr="00F90721" w:rsidRDefault="0088205D" w:rsidP="0088205D">
+    <w:p w14:paraId="3B99BCA7" w14:textId="77777777" w:rsidR="0088205D" w:rsidRPr="00F90721" w:rsidRDefault="0088205D" w:rsidP="0088205D">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>توجه:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> انتهای جمله در زیرنویس شکل نقطه گذاشته شود و در انتهای جمله در بالا نویس جدول نباید نقطه گذاشته شود. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0088205D" w:rsidRPr="00F90721" w:rsidRDefault="0088205D" w:rsidP="00020892">
+    <w:p w14:paraId="13E718E1" w14:textId="77777777" w:rsidR="0088205D" w:rsidRPr="00F90721" w:rsidRDefault="0088205D" w:rsidP="00020892">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">توجه: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>بین دو شکل یا جدول</w:t>
       </w:r>
       <w:r w:rsidR="00AC4188" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
@@ -12294,81 +12661,81 @@
         </w:rPr>
         <w:t>ن</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">باید فاصله </w:t>
       </w:r>
       <w:r w:rsidR="00AC4188" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">یا فضای خالی </w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>گذاشته شود.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D496A" w:rsidRPr="00F90721" w:rsidRDefault="004D496A" w:rsidP="004D496A">
+    <w:p w14:paraId="23B22AC9" w14:textId="77777777" w:rsidR="004D496A" w:rsidRPr="00F90721" w:rsidRDefault="004D496A" w:rsidP="004D496A">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>پیشنهاد می شود برای شماره گذاری شکل</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>ها یا جدول</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>ها مراحل زیر طی شوند:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D496A" w:rsidRPr="00F90721" w:rsidRDefault="004D496A" w:rsidP="004D496A">
+    <w:p w14:paraId="05201998" w14:textId="77777777" w:rsidR="004D496A" w:rsidRPr="00F90721" w:rsidRDefault="004D496A" w:rsidP="004D496A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">در نوار ابزار و در قسمت </w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:t>References</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
@@ -12377,188 +12744,188 @@
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t xml:space="preserve">ی </w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>Insert Caption</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> انتخاب شود.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D496A" w:rsidRPr="00F90721" w:rsidRDefault="004D496A" w:rsidP="00BB2157">
+    <w:p w14:paraId="3B829504" w14:textId="77777777" w:rsidR="004D496A" w:rsidRPr="00F90721" w:rsidRDefault="004D496A" w:rsidP="00BB2157">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>شکل یا جدول</w:t>
       </w:r>
       <w:r w:rsidR="00636D3A" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و یا </w:t>
       </w:r>
       <w:r w:rsidR="00BB2157" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>معادله</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> تعیین گردد.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D496A" w:rsidRPr="00F90721" w:rsidRDefault="004D496A" w:rsidP="004D496A">
+    <w:p w14:paraId="1B9B8828" w14:textId="77777777" w:rsidR="004D496A" w:rsidRPr="00F90721" w:rsidRDefault="004D496A" w:rsidP="004D496A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>زیر نویس یا بالانویس مربوطه تایپ شود.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D496A" w:rsidRPr="00F90721" w:rsidRDefault="004D496A" w:rsidP="004D496A">
+    <w:p w14:paraId="38C327DF" w14:textId="77777777" w:rsidR="004D496A" w:rsidRPr="00F90721" w:rsidRDefault="004D496A" w:rsidP="004D496A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">از قسمت </w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>Style</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ها، </w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>Style</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مناسب انتخاب گردد. (زیرنویس شکل یا بالانویس جدول)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D496A" w:rsidRPr="00F90721" w:rsidRDefault="004D496A" w:rsidP="004D496A">
+    <w:p w14:paraId="31DD5879" w14:textId="77777777" w:rsidR="004D496A" w:rsidRPr="00F90721" w:rsidRDefault="004D496A" w:rsidP="004D496A">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>پیشنهاد می</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>شود برای ارجاع شکل و یا جدول در متن مراحل زیر طی شود:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D496A" w:rsidRPr="00F90721" w:rsidRDefault="004D496A" w:rsidP="004D496A">
+    <w:p w14:paraId="1397F838" w14:textId="77777777" w:rsidR="004D496A" w:rsidRPr="00F90721" w:rsidRDefault="004D496A" w:rsidP="004D496A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">در نوار ابزار و در قسمت </w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:t>References</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
@@ -12567,192 +12934,192 @@
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t xml:space="preserve">ی </w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>Cross-reference</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> انتخاب شود.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D496A" w:rsidRPr="00F90721" w:rsidRDefault="004D496A" w:rsidP="004D496A">
+    <w:p w14:paraId="481A4327" w14:textId="77777777" w:rsidR="004D496A" w:rsidRPr="00F90721" w:rsidRDefault="004D496A" w:rsidP="004D496A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>شکل یا جدول مورد نظر انتخاب گردد.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D496A" w:rsidRPr="00F90721" w:rsidRDefault="004D496A" w:rsidP="004D496A">
+    <w:p w14:paraId="328EFB99" w14:textId="77777777" w:rsidR="004D496A" w:rsidRPr="00F90721" w:rsidRDefault="004D496A" w:rsidP="004D496A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">گزینه </w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">only </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>lable</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> and number</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> انتخاب شود.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D496A" w:rsidRPr="00F90721" w:rsidRDefault="00E13503" w:rsidP="00E13503">
+    <w:p w14:paraId="3256DA8D" w14:textId="77777777" w:rsidR="004D496A" w:rsidRPr="00F90721" w:rsidRDefault="00E13503" w:rsidP="00E13503">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">به این ترتیب با </w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>update</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> کردن متن تمامی شکل</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>ها و جداول در متن اصلاح و مرتب می</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t xml:space="preserve">گردند. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D496A" w:rsidRPr="00F90721" w:rsidRDefault="00E13503" w:rsidP="004D496A">
+    <w:p w14:paraId="490B0F04" w14:textId="77777777" w:rsidR="004D496A" w:rsidRPr="00F90721" w:rsidRDefault="00E13503" w:rsidP="004D496A">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">به عنوان </w:t>
       </w:r>
       <w:r w:rsidR="004D496A" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>نمونه:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D496A" w:rsidRPr="00F90721" w:rsidRDefault="004D496A" w:rsidP="00D107F0">
+    <w:p w14:paraId="484BE458" w14:textId="77777777" w:rsidR="004D496A" w:rsidRPr="00F90721" w:rsidRDefault="004D496A" w:rsidP="00D107F0">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>همانگونه که در</w:t>
       </w:r>
       <w:r w:rsidR="00D107F0" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D107F0" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
@@ -12895,112 +13262,112 @@
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:rtl/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مشاهده می شود، .....</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE4622" w:rsidRPr="00F90721" w:rsidRDefault="00C34BF9" w:rsidP="00AE4622">
+    <w:p w14:paraId="2283E048" w14:textId="77777777" w:rsidR="00AE4622" w:rsidRPr="00F90721" w:rsidRDefault="00C34BF9" w:rsidP="00AE4622">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="433538D3" wp14:editId="6BD1CB8B">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="432C6089" wp14:editId="1880479B">
             <wp:extent cx="5680075" cy="2628900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="636" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20">
+                    <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5680075" cy="2628900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D107F0" w:rsidRPr="00F90721" w:rsidRDefault="00D107F0" w:rsidP="00D107F0">
+    <w:p w14:paraId="383FFB9B" w14:textId="77777777" w:rsidR="00D107F0" w:rsidRPr="00F90721" w:rsidRDefault="00D107F0" w:rsidP="00D107F0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Ref514886784"/>
       <w:bookmarkStart w:id="16" w:name="_Toc514111206"/>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">شکل </w:t>
       </w:r>
       <w:r w:rsidR="00365EA7" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00365EA7" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
@@ -13092,51 +13459,51 @@
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00365EA7" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>نمونه نمودار ....(الف) ... و (ب) ... .</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E2774" w:rsidRPr="00F90721" w:rsidRDefault="002E6740" w:rsidP="00D107F0">
+    <w:p w14:paraId="09A42DCC" w14:textId="77777777" w:rsidR="007E2774" w:rsidRPr="00F90721" w:rsidRDefault="002E6740" w:rsidP="00D107F0">
       <w:pPr>
         <w:pStyle w:val="a1"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">جدول </w:t>
       </w:r>
       <w:r w:rsidR="00904312" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00904312" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00904312" w:rsidRPr="00F90721">
@@ -13252,996 +13619,996 @@
         <w:t>های خزش در فلزات خالص وآلیاژهای محلول جامد</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="2597"/>
         <w:gridCol w:w="970"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="439"/>
         <w:gridCol w:w="15"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidTr="00E04E45">
+      <w:tr w:rsidR="00020892" w:rsidRPr="00F90721" w14:paraId="1BB98ADA" w14:textId="77777777" w:rsidTr="00E04E45">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="30" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2657" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
+          <w:p w14:paraId="7A7D9F55" w14:textId="77777777" w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90721">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مکانیزم</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
+          <w:p w14:paraId="405670DF" w14:textId="77777777" w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90721">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>توان تنش</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
+          <w:p w14:paraId="4F34F18E" w14:textId="77777777" w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90721">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>توان اندازه دانه</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
+          <w:p w14:paraId="3D23A68F" w14:textId="77777777" w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90721">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>سطح تنش</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidTr="00E04E45">
+      <w:tr w:rsidR="00020892" w:rsidRPr="00F90721" w14:paraId="212B906A" w14:textId="77777777" w:rsidTr="00E04E45">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="30" w:type="dxa"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2657" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
+          <w:p w14:paraId="38108AF0" w14:textId="77777777" w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90721">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>نابارو-هرینگ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
+          <w:p w14:paraId="6DAEE670" w14:textId="77777777" w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90721">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
+          <w:p w14:paraId="69CB3AF0" w14:textId="77777777" w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90721">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1431" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
+          <w:p w14:paraId="34A10AE4" w14:textId="77777777" w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90721">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>پایین</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidTr="00E04E45">
+      <w:tr w:rsidR="00020892" w:rsidRPr="00F90721" w14:paraId="55C13619" w14:textId="77777777" w:rsidTr="00E04E45">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="454" w:type="dxa"/>
           <w:trHeight w:val="144"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2687" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
+          <w:p w14:paraId="1F500634" w14:textId="77777777" w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90721">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>کوبل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
+          <w:p w14:paraId="5C0ACE9B" w14:textId="77777777" w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90721">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
+          <w:p w14:paraId="25A508B8" w14:textId="77777777" w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90721">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
+          <w:p w14:paraId="474C50B6" w14:textId="77777777" w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidTr="00E04E45">
+      <w:tr w:rsidR="00020892" w:rsidRPr="00F90721" w14:paraId="0CFB1F0C" w14:textId="77777777" w:rsidTr="00E04E45">
         <w:trPr>
           <w:gridBefore w:val="2"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="90" w:type="dxa"/>
           <w:wAfter w:w="15" w:type="dxa"/>
           <w:trHeight w:val="144"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
+          <w:p w14:paraId="70455112" w14:textId="77777777" w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90721">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>هارپر-دورن</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
+          <w:p w14:paraId="2E440046" w14:textId="77777777" w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90721">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
+          <w:p w14:paraId="01CB4417" w14:textId="77777777" w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90721">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1431" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
+          <w:p w14:paraId="6DFFE4D8" w14:textId="77777777" w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidTr="00E04E45">
+      <w:tr w:rsidR="00020892" w:rsidRPr="00F90721" w14:paraId="5241FB08" w14:textId="77777777" w:rsidTr="00E04E45">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="2"/>
           <w:wBefore w:w="30" w:type="dxa"/>
           <w:wAfter w:w="454" w:type="dxa"/>
           <w:trHeight w:val="144"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2657" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
+          <w:p w14:paraId="18E2BB0C" w14:textId="77777777" w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90721">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>سوپرپلاستیک</w:t>
             </w:r>
             <w:r w:rsidRPr="00F90721">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
+          <w:p w14:paraId="4D2E6ADD" w14:textId="77777777" w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90721">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
+          <w:p w14:paraId="08C68046" w14:textId="77777777" w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90721">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
+          <w:p w14:paraId="4233A4B1" w14:textId="77777777" w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidTr="00E04E45">
+      <w:tr w:rsidR="00020892" w:rsidRPr="00F90721" w14:paraId="0CED75BB" w14:textId="77777777" w:rsidTr="00E04E45">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="30" w:type="dxa"/>
           <w:trHeight w:val="144"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2657" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
+          <w:p w14:paraId="48484EDA" w14:textId="77777777" w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90721">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>لغزش متأثر از اتم محلول</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
+          <w:p w14:paraId="1905DF15" w14:textId="77777777" w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90721">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
+          <w:p w14:paraId="114BF2F6" w14:textId="77777777" w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90721">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
+          <w:p w14:paraId="29B4820A" w14:textId="77777777" w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90721">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>میانه</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidTr="00E04E45">
+      <w:tr w:rsidR="00020892" w:rsidRPr="00F90721" w14:paraId="7C42962A" w14:textId="77777777" w:rsidTr="00E04E45">
         <w:trPr>
           <w:gridBefore w:val="2"/>
           <w:gridAfter w:val="2"/>
           <w:wBefore w:w="90" w:type="dxa"/>
           <w:wAfter w:w="454" w:type="dxa"/>
           <w:trHeight w:val="144"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
+          <w:p w14:paraId="0CCA2DFA" w14:textId="77777777" w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90721">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>صعود (دما بالا)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
+          <w:p w14:paraId="43527549" w14:textId="77777777" w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90721">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
+          <w:p w14:paraId="4D6A4477" w14:textId="77777777" w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90721">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
+          <w:p w14:paraId="00D165FF" w14:textId="77777777" w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidTr="00E04E45">
+      <w:tr w:rsidR="00020892" w:rsidRPr="00F90721" w14:paraId="6D2FDA40" w14:textId="77777777" w:rsidTr="00E04E45">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="30" w:type="dxa"/>
           <w:trHeight w:val="144"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2657" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
+          <w:p w14:paraId="2187C1BF" w14:textId="77777777" w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90721">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>صعود (دما پایین)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
+          <w:p w14:paraId="70207E65" w14:textId="77777777" w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90721">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
+          <w:p w14:paraId="299DE9DF" w14:textId="77777777" w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90721">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
+          <w:p w14:paraId="2A21C92F" w14:textId="77777777" w:rsidR="00020892" w:rsidRPr="00F90721" w:rsidRDefault="00020892" w:rsidP="00E04E45">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007E2774" w:rsidRPr="00F90721" w:rsidRDefault="007E2774" w:rsidP="007E2774">
+    <w:p w14:paraId="5FD4C2B5" w14:textId="77777777" w:rsidR="007E2774" w:rsidRPr="00F90721" w:rsidRDefault="007E2774" w:rsidP="007E2774">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:position w:val="-14"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:object w:dxaOrig="2320" w:dyaOrig="380">
-[...1 lines deleted...]
-            <v:imagedata r:id="rId21" o:title=""/>
+        <w:object w:dxaOrig="2320" w:dyaOrig="380" w14:anchorId="0C47C500">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:90.75pt;height:14.25pt" o:ole="">
+            <v:imagedata r:id="rId20" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1768135967" r:id="rId22"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1845348702" r:id="rId21"/>
         </w:object>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F404FE" w:rsidRPr="00F90721" w:rsidRDefault="00F404FE" w:rsidP="00AE4622">
+    <w:p w14:paraId="003E8488" w14:textId="77777777" w:rsidR="00F404FE" w:rsidRPr="00F90721" w:rsidRDefault="00F404FE" w:rsidP="00AE4622">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>سرعت حرکت نابجایی</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>ها را می</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
@@ -14356,77 +14723,77 @@
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00D876A6" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00D876A6" w:rsidRPr="00F90721">
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009279B3" w:rsidRPr="00F90721" w:rsidRDefault="009279B3" w:rsidP="009279B3">
+    <w:p w14:paraId="796F02A9" w14:textId="77777777" w:rsidR="009279B3" w:rsidRPr="00F90721" w:rsidRDefault="009279B3" w:rsidP="009279B3">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3787"/>
         <w:gridCol w:w="4944"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F404FE" w:rsidRPr="00F90721" w:rsidTr="009279B3">
+      <w:tr w:rsidR="00F404FE" w:rsidRPr="00F90721" w14:paraId="4EFBBE39" w14:textId="77777777" w:rsidTr="009279B3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F404FE" w:rsidRPr="00F90721" w:rsidRDefault="00AE4622" w:rsidP="00AE4622">
+          <w:p w14:paraId="32C60283" w14:textId="77777777" w:rsidR="00F404FE" w:rsidRPr="00F90721" w:rsidRDefault="00AE4622" w:rsidP="00AE4622">
             <w:pPr>
               <w:pStyle w:val="a2"/>
               <w:rPr>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="17" w:name="_Ref514887021"/>
             <w:r w:rsidRPr="00F90721">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00F90721">
               <w:rPr>
                 <w:rtl/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00F90721">
               <w:rPr>
                 <w:rtl/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
@@ -14515,174 +14882,174 @@
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00F90721">
               <w:rPr>
                 <w:rtl/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F90721">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4933" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F404FE" w:rsidRPr="00F90721" w:rsidRDefault="00F404FE" w:rsidP="00636D3A">
+          <w:p w14:paraId="715B19DA" w14:textId="77777777" w:rsidR="00F404FE" w:rsidRPr="00F90721" w:rsidRDefault="00F404FE" w:rsidP="00636D3A">
             <w:pPr>
               <w:keepNext/>
               <w:bidi w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90721">
               <w:rPr>
                 <w:position w:val="-34"/>
               </w:rPr>
-              <w:object w:dxaOrig="5360" w:dyaOrig="800">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId23" o:title=""/>
+              <w:object w:dxaOrig="5360" w:dyaOrig="800" w14:anchorId="385D539D">
+                <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:236.25pt;height:35.25pt" o:ole="">
+                  <v:imagedata r:id="rId22" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1768135968" r:id="rId24"/>
+                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1845348703" r:id="rId23"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F404FE" w:rsidRPr="00F90721" w:rsidRDefault="00F404FE" w:rsidP="00F404FE">
+    <w:p w14:paraId="2ABD7EA1" w14:textId="77777777" w:rsidR="00F404FE" w:rsidRPr="00F90721" w:rsidRDefault="00F404FE" w:rsidP="00F404FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc487700340"/>
       <w:bookmarkStart w:id="19" w:name="_Toc514159101"/>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>اهداف پژوهش</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w:rsidR="000632FD" w:rsidRPr="00F90721" w:rsidRDefault="000632FD" w:rsidP="00636D3A">
+    <w:p w14:paraId="42AFABDF" w14:textId="77777777" w:rsidR="000632FD" w:rsidRPr="00F90721" w:rsidRDefault="000632FD" w:rsidP="00636D3A">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc284460427"/>
       <w:bookmarkStart w:id="21" w:name="_Toc285328948"/>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>در انتهای فصل دوم باید ا</w:t>
       </w:r>
       <w:r w:rsidR="00192E21" w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ه</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>داف پژوهش در یک پاراگراف آورده شوند</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00636D3A" w:rsidRPr="00636D3A" w:rsidRDefault="00636D3A" w:rsidP="00636D3A">
+    <w:p w14:paraId="68616B7E" w14:textId="77777777" w:rsidR="00636D3A" w:rsidRPr="00636D3A" w:rsidRDefault="00636D3A" w:rsidP="00636D3A">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:sectPr w:rsidR="00636D3A" w:rsidRPr="00636D3A" w:rsidSect="004D1CFA">
-          <w:headerReference w:type="default" r:id="rId25"/>
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId27"/>
+          <w:headerReference w:type="default" r:id="rId24"/>
+          <w:footerReference w:type="default" r:id="rId25"/>
+          <w:headerReference w:type="first" r:id="rId26"/>
           <w:footnotePr>
             <w:numRestart w:val="eachPage"/>
           </w:footnotePr>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1701" w:bottom="1418" w:left="1418" w:header="1021" w:footer="851" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:bidi/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90721">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.....</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="22" w:name="_Toc440108867"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="007842A0" w:rsidRPr="001731DA" w:rsidRDefault="00C34BF9" w:rsidP="00200B60">
+    <w:p w14:paraId="7C65A6AC" w14:textId="77777777" w:rsidR="007842A0" w:rsidRPr="001731DA" w:rsidRDefault="00C34BF9" w:rsidP="00200B60">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc440108867"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc514159102"/>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:noProof/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="582FE1BA" wp14:editId="3FF39009">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F5D73DE" wp14:editId="6F32F093">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-376555</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-927100</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6229350" cy="723900"/>
                 <wp:effectExtent l="9525" t="9525" r="9525" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Rectangle 342"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6229350" cy="723900"/>
                         </a:xfrm>
@@ -14694,144 +15061,144 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+          <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="32235C77" id="Rectangle 342" o:spid="_x0000_s1026" style="position:absolute;margin-left:-29.65pt;margin-top:-73pt;width:490.5pt;height:57pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAyNgLdIQIAAD4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0nTdlujptPUUYQ0&#10;YGLwA1zHaSwcnzm7Tcuv5+x0pYMXhPCD5fOdP3/33d3i9tAZtlfoNdiKj0c5Z8pKqLXdVvzrl/Wb&#10;G858ELYWBqyq+FF5frt8/WrRu1IV0IKpFTICsb7sXcXbEFyZZV62qhN+BE5ZcjaAnQhk4jarUfSE&#10;3pmsyPOrrAesHYJU3tPt/eDky4TfNEqGT03jVWCm4sQtpB3Tvol7tlyIcovCtVqeaIh/YNEJbenT&#10;M9S9CILtUP8B1WmJ4KEJIwldBk2jpUo5UDbj/LdsnlrhVMqFxPHuLJP/f7Dy4/4Rma4rPufMio5K&#10;9JlEE3ZrFJtMiyhQ73xJcU/uEWOK3j2A/OaZhVVLceoOEfpWiZpojWN89uJBNDw9ZZv+A9SEL3YB&#10;klaHBrsISCqwQyrJ8VwSdQhM0uVVUcwnM6qcJN91MZnnqWaZKJ9fO/ThnYKOxUPFkdgndLF/8CGy&#10;EeVzSGIPRtdrbUwycLtZGWR7Qe2xTislQElehhnLehJoVswS8guf/zuITgfqc6O7it/kcQ2dF2V7&#10;a+vUhUFoM5yJsrEnHaN0Qwk2UB9JRoShiWno6NAC/uCspwauuP++E6g4M+8tlWI+nk5jxydjOrsu&#10;yMBLz+bSI6wkqIoHzobjKgxTsnOoty39NE65W7ij8jU6KRtLO7A6kaUmTYKfBipOwaWdon6N/fIn&#10;AAAA//8DAFBLAwQUAAYACAAAACEA92+F5uEAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7D&#10;QAyE70i8w8pI3NpN0lJoyKaCEtQLh1Lg7mZNErE/UXbbpjw95gQ32zMaf1OsRmvEkYbQeacgnSYg&#10;yNVed65R8P72PLkDESI6jcY7UnCmAKvy8qLAXPuTe6XjLjaCQ1zIUUEbY59LGeqWLIap78mx9ukH&#10;i5HXoZF6wBOHWyOzJFlIi53jDy32tG6p/todrIIt4tP2e1PXj9X5ZV7R+qMib5S6vhof7kFEGuOf&#10;GX7xGR1KZtr7g9NBGAWTm+WMrTyk8wW3YssyS29B7Pk0yxKQZSH/lyh/AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhADI2At0hAgAAPgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAPdvhebhAAAADAEAAA8AAAAAAAAAAAAAAAAAewQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" strokecolor="white"/>
+              <v:rect w14:anchorId="133CAEED" id="Rectangle 342" o:spid="_x0000_s1026" style="position:absolute;margin-left:-29.65pt;margin-top:-73pt;width:490.5pt;height:57pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAyNgLdIQIAAD4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0nTdlujptPUUYQ0&#10;YGLwA1zHaSwcnzm7Tcuv5+x0pYMXhPCD5fOdP3/33d3i9tAZtlfoNdiKj0c5Z8pKqLXdVvzrl/Wb&#10;G858ELYWBqyq+FF5frt8/WrRu1IV0IKpFTICsb7sXcXbEFyZZV62qhN+BE5ZcjaAnQhk4jarUfSE&#10;3pmsyPOrrAesHYJU3tPt/eDky4TfNEqGT03jVWCm4sQtpB3Tvol7tlyIcovCtVqeaIh/YNEJbenT&#10;M9S9CILtUP8B1WmJ4KEJIwldBk2jpUo5UDbj/LdsnlrhVMqFxPHuLJP/f7Dy4/4Rma4rPufMio5K&#10;9JlEE3ZrFJtMiyhQ73xJcU/uEWOK3j2A/OaZhVVLceoOEfpWiZpojWN89uJBNDw9ZZv+A9SEL3YB&#10;klaHBrsISCqwQyrJ8VwSdQhM0uVVUcwnM6qcJN91MZnnqWaZKJ9fO/ThnYKOxUPFkdgndLF/8CGy&#10;EeVzSGIPRtdrbUwycLtZGWR7Qe2xTislQElehhnLehJoVswS8guf/zuITgfqc6O7it/kcQ2dF2V7&#10;a+vUhUFoM5yJsrEnHaN0Qwk2UB9JRoShiWno6NAC/uCspwauuP++E6g4M+8tlWI+nk5jxydjOrsu&#10;yMBLz+bSI6wkqIoHzobjKgxTsnOoty39NE65W7ij8jU6KRtLO7A6kaUmTYKfBipOwaWdon6N/fIn&#10;AAAA//8DAFBLAwQUAAYACAAAACEA92+F5uEAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7D&#10;QAyE70i8w8pI3NpN0lJoyKaCEtQLh1Lg7mZNErE/UXbbpjw95gQ32zMaf1OsRmvEkYbQeacgnSYg&#10;yNVed65R8P72PLkDESI6jcY7UnCmAKvy8qLAXPuTe6XjLjaCQ1zIUUEbY59LGeqWLIap78mx9ukH&#10;i5HXoZF6wBOHWyOzJFlIi53jDy32tG6p/todrIIt4tP2e1PXj9X5ZV7R+qMib5S6vhof7kFEGuOf&#10;GX7xGR1KZtr7g9NBGAWTm+WMrTyk8wW3YssyS29B7Pk0yxKQZSH/lyh/AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhADI2At0hAgAAPgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAPdvhebhAAAADAEAAA8AAAAAAAAAAAAAAAAAewQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" strokecolor="white"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="007842A0" w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">فصل </w:t>
       </w:r>
       <w:r w:rsidR="00200B60" w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>3: روش تحقیق</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w:rsidR="001D3FB2" w:rsidRPr="001731DA" w:rsidRDefault="001D3FB2" w:rsidP="001D3FB2">
+    <w:p w14:paraId="62B815E2" w14:textId="77777777" w:rsidR="001D3FB2" w:rsidRPr="001731DA" w:rsidRDefault="001D3FB2" w:rsidP="001D3FB2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc487700342"/>
       <w:bookmarkStart w:id="25" w:name="_Toc514159103"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مقدمه</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRPr="001731DA" w:rsidRDefault="001D3FB2" w:rsidP="00102492">
+    <w:p w14:paraId="4B2C739D" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRPr="001731DA" w:rsidRDefault="001D3FB2" w:rsidP="00102492">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>در این فصل مراحل آزمایشگاهی طی شده برای دستیابی به نتایج ارا</w:t>
       </w:r>
       <w:r w:rsidR="00102492">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ی</w:t>
       </w:r>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ه و بحث شده است.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D3FB2" w:rsidRDefault="001D3FB2" w:rsidP="001D3FB2">
+    <w:p w14:paraId="035C3930" w14:textId="77777777" w:rsidR="001D3FB2" w:rsidRDefault="001D3FB2" w:rsidP="001D3FB2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0088205D" w:rsidRPr="00C715C5" w:rsidRDefault="0088205D" w:rsidP="0088205D">
+    <w:p w14:paraId="040A902D" w14:textId="77777777" w:rsidR="0088205D" w:rsidRPr="00C715C5" w:rsidRDefault="0088205D" w:rsidP="0088205D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="B Lotus" w:hAnsi="B Lotus" w:cs="B Lotus"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0088205D" w:rsidRDefault="00904312" w:rsidP="00904312">
+    <w:p w14:paraId="2449C87E" w14:textId="77777777" w:rsidR="0088205D" w:rsidRDefault="00904312" w:rsidP="00904312">
       <w:pPr>
         <w:pStyle w:val="a1"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc381388012"/>
       <w:bookmarkStart w:id="27" w:name="_Toc514111207"/>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">جدول </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
@@ -14956,552 +15323,552 @@
         </w:rPr>
         <w:t>های به کار رفته در مدل ریاضی</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1296"/>
         <w:gridCol w:w="5489"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E13503" w:rsidRPr="00EF41EC" w:rsidTr="00E04E45">
+      <w:tr w:rsidR="00E13503" w:rsidRPr="00EF41EC" w14:paraId="757BBEC4" w14:textId="77777777" w:rsidTr="00E04E45">
         <w:trPr>
           <w:trHeight w:val="348"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E13503" w:rsidRPr="00EF41EC" w:rsidRDefault="00E13503" w:rsidP="00E04E45">
+          <w:p w14:paraId="3D9D61D1" w14:textId="77777777" w:rsidR="00E13503" w:rsidRPr="00EF41EC" w:rsidRDefault="00E13503" w:rsidP="00E04E45">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>اندیس</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5489" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E13503" w:rsidRPr="00EF41EC" w:rsidRDefault="00E13503" w:rsidP="00E04E45">
+          <w:p w14:paraId="59BE52CF" w14:textId="77777777" w:rsidR="00E13503" w:rsidRPr="00EF41EC" w:rsidRDefault="00E13503" w:rsidP="00E04E45">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>تعریف</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E13503" w:rsidRPr="00EF41EC" w:rsidTr="00E04E45">
+      <w:tr w:rsidR="00E13503" w:rsidRPr="00EF41EC" w14:paraId="45583399" w14:textId="77777777" w:rsidTr="00E04E45">
         <w:trPr>
           <w:trHeight w:val="348"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E13503" w:rsidRPr="00EF41EC" w:rsidRDefault="00E13503" w:rsidP="00E04E45">
+          <w:p w14:paraId="275250CD" w14:textId="77777777" w:rsidR="00E13503" w:rsidRPr="00EF41EC" w:rsidRDefault="00E13503" w:rsidP="00E04E45">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5489" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E13503" w:rsidRPr="00EF41EC" w:rsidRDefault="00E13503" w:rsidP="00E04E45">
+          <w:p w14:paraId="1BF29C05" w14:textId="77777777" w:rsidR="00E13503" w:rsidRPr="00EF41EC" w:rsidRDefault="00E13503" w:rsidP="00E04E45">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ثابت گازها</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E13503" w:rsidRPr="00EF41EC" w:rsidTr="00E04E45">
+      <w:tr w:rsidR="00E13503" w:rsidRPr="00EF41EC" w14:paraId="55F25703" w14:textId="77777777" w:rsidTr="00E04E45">
         <w:trPr>
           <w:trHeight w:val="364"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E13503" w:rsidRPr="00EF41EC" w:rsidRDefault="00E13503" w:rsidP="00E04E45">
+          <w:p w14:paraId="63C04EDE" w14:textId="77777777" w:rsidR="00E13503" w:rsidRPr="00EF41EC" w:rsidRDefault="00E13503" w:rsidP="00E04E45">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E13503" w:rsidRPr="00EF41EC" w:rsidRDefault="00E13503" w:rsidP="00E04E45">
+          <w:p w14:paraId="639E9621" w14:textId="77777777" w:rsidR="00E13503" w:rsidRPr="00EF41EC" w:rsidRDefault="00E13503" w:rsidP="00E04E45">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>اندازه قطر دانه</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E13503" w:rsidRPr="00EF41EC" w:rsidTr="00E04E45">
+      <w:tr w:rsidR="00E13503" w:rsidRPr="00EF41EC" w14:paraId="5BC9706D" w14:textId="77777777" w:rsidTr="00E04E45">
         <w:trPr>
           <w:trHeight w:val="364"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E13503" w:rsidRPr="00EF41EC" w:rsidRDefault="00E13503" w:rsidP="00E04E45">
+          <w:p w14:paraId="4D0104ED" w14:textId="77777777" w:rsidR="00E13503" w:rsidRPr="00EF41EC" w:rsidRDefault="00E13503" w:rsidP="00E04E45">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E13503" w:rsidRPr="00EF41EC" w:rsidRDefault="00E13503" w:rsidP="00E04E45">
+          <w:p w14:paraId="3B26D516" w14:textId="77777777" w:rsidR="00E13503" w:rsidRPr="00EF41EC" w:rsidRDefault="00E13503" w:rsidP="00E04E45">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>بردار برگرز</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E13503" w:rsidRPr="00EF41EC" w:rsidRDefault="00E13503" w:rsidP="00904312">
+    <w:p w14:paraId="59EAF1B8" w14:textId="77777777" w:rsidR="00E13503" w:rsidRPr="00EF41EC" w:rsidRDefault="00E13503" w:rsidP="00904312">
       <w:pPr>
         <w:pStyle w:val="a1"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
+    <w:p w14:paraId="2547FDCE" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
+    <w:p w14:paraId="55E09922" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
+    <w:p w14:paraId="245F8A44" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
+    <w:p w14:paraId="00480F2D" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
+    <w:p w14:paraId="677AD4DD" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
+    <w:p w14:paraId="6E44FFDF" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
+    <w:p w14:paraId="6818F137" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
+    <w:p w14:paraId="1FEAB7B4" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
+    <w:p w14:paraId="0A963D60" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
+    <w:p w14:paraId="40BD3C34" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
+    <w:p w14:paraId="36BB76CD" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
+    <w:p w14:paraId="50C95D21" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
+    <w:p w14:paraId="58069FD7" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
+    <w:p w14:paraId="112EE7AE" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
+    <w:p w14:paraId="4F7AB941" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
+    <w:p w14:paraId="3221D18C" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
+    <w:p w14:paraId="5670C704" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRPr="001731DA" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
+    <w:p w14:paraId="3F8FD884" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRPr="001731DA" w:rsidRDefault="00796FD4" w:rsidP="001D3FB2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00752D7D" w:rsidRPr="001731DA" w:rsidRDefault="00752D7D" w:rsidP="001D3FB2">
+    <w:p w14:paraId="0C7227A8" w14:textId="77777777" w:rsidR="00752D7D" w:rsidRPr="001731DA" w:rsidRDefault="00752D7D" w:rsidP="001D3FB2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C523DA" w:rsidRDefault="00C523DA" w:rsidP="00586BD5">
+    <w:p w14:paraId="12681A7F" w14:textId="77777777" w:rsidR="00C523DA" w:rsidRDefault="00C523DA" w:rsidP="00586BD5">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00586BD5">
+    <w:p w14:paraId="3ECD3209" w14:textId="77777777" w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00586BD5">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00586BD5">
+    <w:p w14:paraId="61054A13" w14:textId="77777777" w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00586BD5">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00586BD5">
+    <w:p w14:paraId="22F7ADB2" w14:textId="77777777" w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00586BD5">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00586BD5">
+    <w:p w14:paraId="12CF43A2" w14:textId="77777777" w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00586BD5">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00586BD5">
+    <w:p w14:paraId="346259A5" w14:textId="77777777" w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00586BD5">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00586BD5">
+    <w:p w14:paraId="3C15E6D5" w14:textId="77777777" w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00586BD5">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D876A6" w:rsidRPr="001731DA" w:rsidRDefault="00D876A6" w:rsidP="00586BD5">
+    <w:p w14:paraId="2F4555B1" w14:textId="77777777" w:rsidR="00D876A6" w:rsidRPr="001731DA" w:rsidRDefault="00D876A6" w:rsidP="00586BD5">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:sectPr w:rsidR="00D876A6" w:rsidRPr="001731DA" w:rsidSect="004D1CFA">
-          <w:headerReference w:type="default" r:id="rId28"/>
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId30"/>
+          <w:headerReference w:type="default" r:id="rId27"/>
+          <w:footerReference w:type="default" r:id="rId28"/>
+          <w:headerReference w:type="first" r:id="rId29"/>
           <w:footnotePr>
             <w:numRestart w:val="eachPage"/>
           </w:footnotePr>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1701" w:bottom="1418" w:left="1418" w:header="1021" w:footer="851" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:bidi/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkStart w:id="28" w:name="_Toc440108869"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="0067761A" w:rsidRPr="001731DA" w:rsidRDefault="00C34BF9" w:rsidP="00667536">
+    <w:p w14:paraId="11F538C0" w14:textId="77777777" w:rsidR="0067761A" w:rsidRPr="001731DA" w:rsidRDefault="00C34BF9" w:rsidP="00667536">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc440108869"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc514159104"/>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:noProof/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10442B05" wp14:editId="22331CC9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-119380</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-793750</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5800725" cy="666750"/>
                 <wp:effectExtent l="9525" t="9525" r="9525" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Rectangle 343"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5800725" cy="666750"/>
                         </a:xfrm>
@@ -15513,333 +15880,333 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+          <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="63A62CAF" id="Rectangle 343" o:spid="_x0000_s1026" style="position:absolute;margin-left:-9.4pt;margin-top:-62.5pt;width:456.75pt;height:52.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtpgY3HAIAAD4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJc2mNOEWRLsOA&#10;bivW7QMUWbaFyaJGKXGyry8lp1m2vRXTgyCK1NHhIbm8PXSG7RV6Dbbk41HOmbISKm2bkn//tnl3&#10;zZkPwlbCgFUlPyrPb1dv3yx7V6gJtGAqhYxArC96V/I2BFdkmZet6oQfgVOWnDVgJwKZ2GQVip7Q&#10;O5NN8nye9YCVQ5DKe7q9H5x8lfDrWsnwpa69CsyUnLiFtGPat3HPVktRNChcq+WJhngFi05oS5+e&#10;oe5FEGyH+h+oTksED3UYSegyqGstVcqBshnnf2Xz1AqnUi4kjndnmfz/g5Wf94/IdFVyKpQVHZXo&#10;K4kmbGMUu5peRYF65wuKe3KPGFP07gHkD88srFuKU3eI0LdKVERrHOOzPx5Ew9NTtu0/QUX4Yhcg&#10;aXWosYuApAI7pJIczyVRh8AkXc6u83wxmXEmyTefzxezVLNMFC+vHfrwQUHH4qHkSOwTutg/+BDZ&#10;iOIlJLEHo6uNNiYZ2GzXBtleUHts0koJUJKXYcayvuQ3M+LxWohOB+pzozsSOo9r6Lwo23tbpS4M&#10;QpvhTJSNPekYpRtKsIXqSDIiDE1MQ0eHFvAXZz01cMn9z51AxZn5aKkUN+PpNHZ8MqazxYQMvPRs&#10;Lz3CSoIqeeBsOK7DMCU7h7pp6adxyt3CHZWv1knZWNqB1YksNWkS/DRQcQou7RT1e+xXzwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAF7dhO/fAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj0tPwzAQhO9I&#10;/Adrkbi1TqsCIcSpoARx6aEUuG/tJYnwI4rdNuXXsz3BbR+jmW/K5eisONAQu+AVzKYZCPI6mM43&#10;Cj7eXyY5iJjQG7TBk4ITRVhWlxclFiYc/RsdtqkRbOJjgQralPpCyqhbchinoSfPv68wOEy8Do00&#10;Ax7Z3Fk5z7Jb6bDznNBiT6uW9Pd27xRsEJ83P69aP9Wn9aKm1WdNwSp1fTU+PoBINKY/MZzxGR0q&#10;ZtqFvTdRWAWTWc7o6TzMb7gVS/L7xR2IHZ84GmRVyv8lql8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAraYGNxwCAAA+BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAXt2E798AAAAMAQAADwAAAAAAAAAAAAAAAAB2BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" strokecolor="white"/>
+              <v:rect w14:anchorId="29467CF4" id="Rectangle 343" o:spid="_x0000_s1026" style="position:absolute;margin-left:-9.4pt;margin-top:-62.5pt;width:456.75pt;height:52.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtpgY3HAIAAD4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJc2mNOEWRLsOA&#10;bivW7QMUWbaFyaJGKXGyry8lp1m2vRXTgyCK1NHhIbm8PXSG7RV6Dbbk41HOmbISKm2bkn//tnl3&#10;zZkPwlbCgFUlPyrPb1dv3yx7V6gJtGAqhYxArC96V/I2BFdkmZet6oQfgVOWnDVgJwKZ2GQVip7Q&#10;O5NN8nye9YCVQ5DKe7q9H5x8lfDrWsnwpa69CsyUnLiFtGPat3HPVktRNChcq+WJhngFi05oS5+e&#10;oe5FEGyH+h+oTksED3UYSegyqGstVcqBshnnf2Xz1AqnUi4kjndnmfz/g5Wf94/IdFVyKpQVHZXo&#10;K4kmbGMUu5peRYF65wuKe3KPGFP07gHkD88srFuKU3eI0LdKVERrHOOzPx5Ew9NTtu0/QUX4Yhcg&#10;aXWosYuApAI7pJIczyVRh8AkXc6u83wxmXEmyTefzxezVLNMFC+vHfrwQUHH4qHkSOwTutg/+BDZ&#10;iOIlJLEHo6uNNiYZ2GzXBtleUHts0koJUJKXYcayvuQ3M+LxWohOB+pzozsSOo9r6Lwo23tbpS4M&#10;QpvhTJSNPekYpRtKsIXqSDIiDE1MQ0eHFvAXZz01cMn9z51AxZn5aKkUN+PpNHZ8MqazxYQMvPRs&#10;Lz3CSoIqeeBsOK7DMCU7h7pp6adxyt3CHZWv1knZWNqB1YksNWkS/DRQcQou7RT1e+xXzwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAF7dhO/fAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj0tPwzAQhO9I&#10;/Adrkbi1TqsCIcSpoARx6aEUuG/tJYnwI4rdNuXXsz3BbR+jmW/K5eisONAQu+AVzKYZCPI6mM43&#10;Cj7eXyY5iJjQG7TBk4ITRVhWlxclFiYc/RsdtqkRbOJjgQralPpCyqhbchinoSfPv68wOEy8Do00&#10;Ax7Z3Fk5z7Jb6bDznNBiT6uW9Pd27xRsEJ83P69aP9Wn9aKm1WdNwSp1fTU+PoBINKY/MZzxGR0q&#10;ZtqFvTdRWAWTWc7o6TzMb7gVS/L7xR2IHZ84GmRVyv8lql8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAraYGNxwCAAA+BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAXt2E798AAAAMAQAADwAAAAAAAAAAAAAAAAB2BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" strokecolor="white"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="005238C2" w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>فصل</w:t>
       </w:r>
       <w:r w:rsidR="005A261F" w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00667536" w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>4: نتایج وبحث</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w:rsidR="00E70E59" w:rsidRDefault="00E70E59" w:rsidP="00E70E59">
+    <w:p w14:paraId="078EE23D" w14:textId="77777777" w:rsidR="00E70E59" w:rsidRDefault="00E70E59" w:rsidP="00E70E59">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Toc487700348"/>
       <w:bookmarkStart w:id="31" w:name="_Toc514159105"/>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مقدمه</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00102492" w:rsidRDefault="00102492" w:rsidP="00102492">
+    <w:p w14:paraId="0F89F263" w14:textId="77777777" w:rsidR="00102492" w:rsidRDefault="00102492" w:rsidP="00102492">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>بررسی ...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00102492" w:rsidRDefault="00102492" w:rsidP="00102492">
+    <w:p w14:paraId="3A248A98" w14:textId="77777777" w:rsidR="00102492" w:rsidRDefault="00102492" w:rsidP="00102492">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>نتایج میکروسکپی</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00102492" w:rsidRPr="00102492" w:rsidRDefault="00102492" w:rsidP="00102492">
+    <w:p w14:paraId="26E5BFC3" w14:textId="77777777" w:rsidR="00102492" w:rsidRPr="00102492" w:rsidRDefault="00102492" w:rsidP="00102492">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>بررسی ...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D4E2B" w:rsidRDefault="005D4E2B" w:rsidP="00796FD4"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00796FD4">
+    <w:p w14:paraId="56FA6DCF" w14:textId="77777777" w:rsidR="005D4E2B" w:rsidRDefault="005D4E2B" w:rsidP="00796FD4"/>
+    <w:p w14:paraId="60539376" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00796FD4"/>
+    <w:p w14:paraId="014CF9FA" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00796FD4"/>
+    <w:p w14:paraId="011E92B6" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00796FD4"/>
+    <w:p w14:paraId="0CEF0E03" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00796FD4"/>
+    <w:p w14:paraId="49F9496A" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00796FD4"/>
+    <w:p w14:paraId="7B823B2C" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00796FD4"/>
+    <w:p w14:paraId="4E24FBA6" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00796FD4"/>
+    <w:p w14:paraId="7BD6E219" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00796FD4"/>
+    <w:p w14:paraId="7DACCE44" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00796FD4"/>
+    <w:p w14:paraId="69720A33" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00796FD4"/>
+    <w:p w14:paraId="56FE3E56" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00796FD4"/>
+    <w:p w14:paraId="72AA5416" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00796FD4">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00796FD4">
+    <w:p w14:paraId="0B68D0F3" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00796FD4">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00796FD4">
+    <w:p w14:paraId="4F249E9E" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00796FD4">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00796FD4">
+    <w:p w14:paraId="4AE5F0E9" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00796FD4">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00E62924">
+    <w:p w14:paraId="7257E87E" w14:textId="77777777" w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00E62924">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00E62924">
+    <w:p w14:paraId="317F1F69" w14:textId="77777777" w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00E62924">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00E62924">
+    <w:p w14:paraId="74E4DFE0" w14:textId="77777777" w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00E62924">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00E62924">
+    <w:p w14:paraId="0B6D8153" w14:textId="77777777" w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00E62924">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00E62924">
+    <w:p w14:paraId="030704D4" w14:textId="77777777" w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00E62924">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00E62924">
+    <w:p w14:paraId="3F50EAEB" w14:textId="77777777" w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00E62924">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00E62924">
+    <w:p w14:paraId="1E51122A" w14:textId="77777777" w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00E62924">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00E62924">
+    <w:p w14:paraId="2732A91B" w14:textId="77777777" w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00E62924">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00E62924">
+    <w:p w14:paraId="5D8E2E19" w14:textId="77777777" w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00E62924">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00E62924">
+    <w:p w14:paraId="328B6540" w14:textId="77777777" w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00E62924">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00E62924">
+    <w:p w14:paraId="28B81EDE" w14:textId="77777777" w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00E62924">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00E62924">
+    <w:p w14:paraId="3A850397" w14:textId="77777777" w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00E62924">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00E62924">
+    <w:p w14:paraId="1BE782A3" w14:textId="77777777" w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00E62924">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00E62924">
+    <w:p w14:paraId="1B8B6555" w14:textId="77777777" w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00E62924">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00D876A6"/>
-    <w:p w:rsidR="00796FD4" w:rsidRPr="001731DA" w:rsidRDefault="00796FD4" w:rsidP="00E62924">
+    <w:p w14:paraId="4DBB379C" w14:textId="77777777" w:rsidR="00D876A6" w:rsidRDefault="00D876A6" w:rsidP="00D876A6"/>
+    <w:p w14:paraId="22512B53" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRPr="001731DA" w:rsidRDefault="00796FD4" w:rsidP="00E62924">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:sectPr w:rsidR="00796FD4" w:rsidRPr="001731DA" w:rsidSect="004D1CFA">
-          <w:headerReference w:type="default" r:id="rId31"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId34"/>
+          <w:headerReference w:type="default" r:id="rId30"/>
+          <w:footerReference w:type="default" r:id="rId31"/>
+          <w:headerReference w:type="first" r:id="rId32"/>
+          <w:footerReference w:type="first" r:id="rId33"/>
           <w:footnotePr>
             <w:numRestart w:val="eachPage"/>
           </w:footnotePr>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1701" w:bottom="1418" w:left="1418" w:header="1022" w:footer="850" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:bidi/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkStart w:id="32" w:name="_Toc440108871"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="0067761A" w:rsidRPr="001731DA" w:rsidRDefault="00C34BF9" w:rsidP="00725F6B">
+    <w:p w14:paraId="1EF7C5DA" w14:textId="77777777" w:rsidR="0067761A" w:rsidRPr="001731DA" w:rsidRDefault="00C34BF9" w:rsidP="00725F6B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc440108871"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc514159106"/>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:noProof/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DE406D1" wp14:editId="4FE63174">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-81280</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-717550</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5676900" cy="809625"/>
                 <wp:effectExtent l="9525" t="9525" r="9525" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Rectangle 344"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5676900" cy="809625"/>
                         </a:xfrm>
@@ -15851,466 +16218,466 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+          <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="71F132E4" id="Rectangle 344" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.4pt;margin-top:-56.5pt;width:447pt;height:63.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDG+tXGgIAAD4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkrQx4hRFugwD&#10;uq1Ytw9gZDkWptsoJU739aPkNMu2t2J+EESTOjw8JJc3R6PZQWJQztZ8PCo5k1a4Rtldzb993by5&#10;5ixEsA1oZ2XNn2TgN6vXr5a9r+TEdU43EhmB2FD1vuZdjL4qiiA6aSCMnJeWnK1DA5FM3BUNQk/o&#10;RheTspwXvcPGoxMyBPp7Nzj5KuO3rRTxc9sGGZmuOXGL+cR8btNZrJZQ7RB8p8SJBryAhQFlKekZ&#10;6g4isD2qf6CMEuiCa+NIOFO4tlVC5hqomnH5VzWPHXiZayFxgj/LFP4frPh0eECmmprPObNgqEVf&#10;SDSwOy3Z2+k0CdT7UFHco3/AVGLw9058D8y6dUdx8hbR9Z2EhmiNU3zxx4NkBHrKtv1H1xA+7KPL&#10;Wh1bNAmQVGDH3JKnc0vkMTJBP2fzq/mipM4J8l2Xi/lkllNA9fzaY4jvpTMsXWqOxD6jw+E+xMQG&#10;queQzN5p1WyU1tnA3XatkR2AxmOTvxN6uAzTlvU1X8wo90shjIo051qZVEX6Uh6okmzvbJPvEZQe&#10;7kRZ25OOSbqhBVvXPJGM6IYhpqWjS+fwJ2c9DXDNw489oORMf7DUisV4Ok0Tn43p7GpCBl56tpce&#10;sIKgah45G67rOGzJ3qPadZRpnGu37pba16qsbGrtwOpEloY0C35aqLQFl3aO+r32q18AAAD//wMA&#10;UEsDBBQABgAIAAAAIQBUEWTC3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxD&#10;ZCRuW9oyUNU1nWAUceEwBty9xGsrmqRqsq3j6fFOcLPlT7+/v1xNthdHGkPnnYJ0noAgp73pXKPg&#10;8+NlloMIEZ3B3jtScKYAq+r6qsTC+JN7p+M2NoJDXChQQRvjUEgZdEsWw9wP5Pi296PFyOvYSDPi&#10;icNtL7MkeZAWO8cfWhxo3ZL+3h6sgg3i8+bnVeun+vy2qGn9VZPvlbq9mR6XICJN8Q+Giz6rQ8VO&#10;O39wJohewSzNWD1ehvSOWzGS52kGYsfs4h5kVcr/HapfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAMMb61caAgAAPgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAFQRZMLfAAAACwEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" strokecolor="white"/>
+              <v:rect w14:anchorId="3963CB36" id="Rectangle 344" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.4pt;margin-top:-56.5pt;width:447pt;height:63.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDG+tXGgIAAD4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkrQx4hRFugwD&#10;uq1Ytw9gZDkWptsoJU739aPkNMu2t2J+EESTOjw8JJc3R6PZQWJQztZ8PCo5k1a4Rtldzb993by5&#10;5ixEsA1oZ2XNn2TgN6vXr5a9r+TEdU43EhmB2FD1vuZdjL4qiiA6aSCMnJeWnK1DA5FM3BUNQk/o&#10;RheTspwXvcPGoxMyBPp7Nzj5KuO3rRTxc9sGGZmuOXGL+cR8btNZrJZQ7RB8p8SJBryAhQFlKekZ&#10;6g4isD2qf6CMEuiCa+NIOFO4tlVC5hqomnH5VzWPHXiZayFxgj/LFP4frPh0eECmmprPObNgqEVf&#10;SDSwOy3Z2+k0CdT7UFHco3/AVGLw9058D8y6dUdx8hbR9Z2EhmiNU3zxx4NkBHrKtv1H1xA+7KPL&#10;Wh1bNAmQVGDH3JKnc0vkMTJBP2fzq/mipM4J8l2Xi/lkllNA9fzaY4jvpTMsXWqOxD6jw+E+xMQG&#10;queQzN5p1WyU1tnA3XatkR2AxmOTvxN6uAzTlvU1X8wo90shjIo051qZVEX6Uh6okmzvbJPvEZQe&#10;7kRZ25OOSbqhBVvXPJGM6IYhpqWjS+fwJ2c9DXDNw489oORMf7DUisV4Ok0Tn43p7GpCBl56tpce&#10;sIKgah45G67rOGzJ3qPadZRpnGu37pba16qsbGrtwOpEloY0C35aqLQFl3aO+r32q18AAAD//wMA&#10;UEsDBBQABgAIAAAAIQBUEWTC3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxD&#10;ZCRuW9oyUNU1nWAUceEwBty9xGsrmqRqsq3j6fFOcLPlT7+/v1xNthdHGkPnnYJ0noAgp73pXKPg&#10;8+NlloMIEZ3B3jtScKYAq+r6qsTC+JN7p+M2NoJDXChQQRvjUEgZdEsWw9wP5Pi296PFyOvYSDPi&#10;icNtL7MkeZAWO8cfWhxo3ZL+3h6sgg3i8+bnVeun+vy2qGn9VZPvlbq9mR6XICJN8Q+Giz6rQ8VO&#10;O39wJohewSzNWD1ehvSOWzGS52kGYsfs4h5kVcr/HapfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAMMb61caAgAAPgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAFQRZMLfAAAACwEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" strokecolor="white"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="000157B4" w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">فصل </w:t>
       </w:r>
       <w:r w:rsidR="00725F6B" w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="0043371F" w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>: نتیجه‌گیری و پیشنهادها</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidR="00A22F79" w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00896F1D" w:rsidRPr="001731DA" w:rsidRDefault="00896F1D" w:rsidP="00896F1D">
+    <w:p w14:paraId="226E069A" w14:textId="77777777" w:rsidR="00896F1D" w:rsidRPr="001731DA" w:rsidRDefault="00896F1D" w:rsidP="00896F1D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Toc284460457"/>
       <w:bookmarkStart w:id="35" w:name="_Toc285328978"/>
       <w:bookmarkStart w:id="36" w:name="_Toc487700357"/>
       <w:bookmarkStart w:id="37" w:name="_Toc514159107"/>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>نتیجه</w:t>
       </w:r>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:rtl/>
         </w:rPr>
         <w:t>‌</w:t>
       </w:r>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>گیری</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00896F1D" w:rsidP="00796FD4">
+    <w:p w14:paraId="72000394" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00896F1D" w:rsidP="00796FD4">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">برمبنای پژوهش انجام شده </w:t>
       </w:r>
       <w:r w:rsidR="00796FD4">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>...........</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00896F1D" w:rsidRPr="001731DA" w:rsidRDefault="00896F1D" w:rsidP="00796FD4">
+    <w:p w14:paraId="05964978" w14:textId="77777777" w:rsidR="00896F1D" w:rsidRPr="001731DA" w:rsidRDefault="00896F1D" w:rsidP="00796FD4">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>دیگر یافته</w:t>
       </w:r>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>های پژوهش حاضر به</w:t>
       </w:r>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t xml:space="preserve">صورت </w:t>
       </w:r>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">خلاصه عبارتند از: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00896F1D" w:rsidRPr="001731DA" w:rsidRDefault="00796FD4" w:rsidP="00896F1D">
+    <w:p w14:paraId="718D2814" w14:textId="77777777" w:rsidR="00896F1D" w:rsidRPr="001731DA" w:rsidRDefault="00796FD4" w:rsidP="00896F1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:ind w:left="424"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>...........</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00896F1D" w:rsidRPr="001731DA" w:rsidRDefault="00796FD4" w:rsidP="00896F1D">
+    <w:p w14:paraId="4F477CE7" w14:textId="77777777" w:rsidR="00896F1D" w:rsidRPr="001731DA" w:rsidRDefault="00796FD4" w:rsidP="00896F1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:ind w:left="424"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>...........</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00850FD8" w:rsidRPr="001731DA" w:rsidRDefault="00850FD8" w:rsidP="00796FD4">
+    <w:p w14:paraId="048F8AA8" w14:textId="77777777" w:rsidR="00850FD8" w:rsidRPr="001731DA" w:rsidRDefault="00850FD8" w:rsidP="00796FD4">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A869B9" w:rsidRDefault="00A869B9" w:rsidP="00850FD8">
+    <w:p w14:paraId="11C6EF41" w14:textId="77777777" w:rsidR="00A869B9" w:rsidRDefault="00A869B9" w:rsidP="00850FD8">
       <w:pPr>
         <w:ind w:left="64"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:sectPr w:rsidR="00A869B9" w:rsidSect="004D1CFA">
-          <w:headerReference w:type="default" r:id="rId35"/>
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId37"/>
+          <w:headerReference w:type="default" r:id="rId34"/>
+          <w:footerReference w:type="default" r:id="rId35"/>
+          <w:headerReference w:type="first" r:id="rId36"/>
           <w:footnotePr>
             <w:numRestart w:val="eachPage"/>
           </w:footnotePr>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1701" w:bottom="1418" w:left="1418" w:header="1022" w:footer="850" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:bidi/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00850FD8" w:rsidRPr="001731DA" w:rsidRDefault="00850FD8" w:rsidP="00850FD8">
+    <w:p w14:paraId="17D54823" w14:textId="77777777" w:rsidR="00850FD8" w:rsidRPr="001731DA" w:rsidRDefault="00850FD8" w:rsidP="00850FD8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="44"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Toc440108873"/>
       <w:bookmarkStart w:id="39" w:name="_Toc514159108"/>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>پیشنهادها</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
-    <w:p w:rsidR="00A869B9" w:rsidRPr="00102492" w:rsidRDefault="00A869B9" w:rsidP="00A869B9">
+    <w:p w14:paraId="6C3D310B" w14:textId="77777777" w:rsidR="00A869B9" w:rsidRPr="00102492" w:rsidRDefault="00A869B9" w:rsidP="00A869B9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="B Lotus" w:hAnsi="B Lotus" w:cs="B Lotus"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00102492">
         <w:rPr>
           <w:rFonts w:ascii="B Lotus" w:hAnsi="B Lotus" w:cs="B Lotus" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>پیشنهادها در صفحه جداگانه باشد.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00725F6B" w:rsidRDefault="00725F6B" w:rsidP="00725F6B">
+    <w:p w14:paraId="028F5408" w14:textId="77777777" w:rsidR="00725F6B" w:rsidRDefault="00725F6B" w:rsidP="00725F6B">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00725F6B">
+    <w:p w14:paraId="4F977313" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00725F6B">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00725F6B">
+    <w:p w14:paraId="00267447" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00725F6B">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00725F6B">
+    <w:p w14:paraId="5E478023" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00725F6B">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00725F6B">
+    <w:p w14:paraId="780BAF55" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00725F6B">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00725F6B">
+    <w:p w14:paraId="73523853" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00725F6B">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00725F6B">
+    <w:p w14:paraId="3447D073" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00725F6B">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00725F6B">
+    <w:p w14:paraId="42148ED7" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00725F6B">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00725F6B">
+    <w:p w14:paraId="29B89763" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00725F6B">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00725F6B">
+    <w:p w14:paraId="29947D2B" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00725F6B">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00725F6B">
+    <w:p w14:paraId="4092AA0C" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00725F6B">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00725F6B">
+    <w:p w14:paraId="55925684" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00725F6B">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00725F6B">
+    <w:p w14:paraId="6A0DDCB8" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00725F6B">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRPr="001731DA" w:rsidRDefault="00796FD4" w:rsidP="00725F6B">
+    <w:p w14:paraId="30D965B9" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRPr="001731DA" w:rsidRDefault="00796FD4" w:rsidP="00725F6B">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00725F6B" w:rsidRPr="001731DA" w:rsidRDefault="00725F6B" w:rsidP="00725F6B">
+    <w:p w14:paraId="1F202CBF" w14:textId="77777777" w:rsidR="00725F6B" w:rsidRPr="001731DA" w:rsidRDefault="00725F6B" w:rsidP="00725F6B">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C523DA" w:rsidRPr="001731DA" w:rsidRDefault="00C523DA" w:rsidP="00725F6B">
+    <w:p w14:paraId="30615A41" w14:textId="77777777" w:rsidR="00C523DA" w:rsidRPr="001731DA" w:rsidRDefault="00C523DA" w:rsidP="00725F6B">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:sectPr w:rsidR="00C523DA" w:rsidRPr="001731DA" w:rsidSect="004D1CFA">
           <w:footnotePr>
             <w:numRestart w:val="eachPage"/>
           </w:footnotePr>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1701" w:bottom="1418" w:left="1418" w:header="1022" w:footer="850" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:bidi/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00636ACC" w:rsidRPr="001731DA" w:rsidRDefault="00AD7E53" w:rsidP="00AD7E53">
+    <w:p w14:paraId="21D0324D" w14:textId="77777777" w:rsidR="00636ACC" w:rsidRPr="001731DA" w:rsidRDefault="00AD7E53" w:rsidP="00AD7E53">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_Toc440108874"/>
       <w:bookmarkStart w:id="41" w:name="_Toc514159109"/>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>مراجع</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
     </w:p>
-    <w:p w:rsidR="00221A12" w:rsidRPr="00102492" w:rsidRDefault="009263F6" w:rsidP="009263F6">
+    <w:p w14:paraId="4B2680C6" w14:textId="77777777" w:rsidR="00221A12" w:rsidRPr="00102492" w:rsidRDefault="009263F6" w:rsidP="009263F6">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="42" w:name="_Ref283218421"/>
       <w:bookmarkStart w:id="43" w:name="_Ref283218439"/>
       <w:bookmarkStart w:id="44" w:name="_Ref283225132"/>
       <w:bookmarkStart w:id="45" w:name="_Ref380801989"/>
       <w:r w:rsidRPr="00102492">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>لازم است به اولین منبعی که در کل متن پایان نامه به آن رجوع می</w:t>
       </w:r>
       <w:r w:rsidRPr="00102492">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00102492">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
@@ -16323,156 +16690,151 @@
           <w:rtl/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00102492">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>گیرد برحسب رجوع به آن شماره</w:t>
       </w:r>
       <w:r w:rsidRPr="00102492">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00102492">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>گذاری شود. به عنوان مثال منبع [40] عبارتست از چهلمین منبعی که در طول پایان نامه به آن رجوع شده است.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00466495" w:rsidRPr="00102492" w:rsidRDefault="00466495" w:rsidP="009263F6">
+    <w:p w14:paraId="1F270CBD" w14:textId="77777777" w:rsidR="00466495" w:rsidRPr="00102492" w:rsidRDefault="00466495" w:rsidP="009263F6">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00102492">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">صرفنظر از این که منبع فارسی است یا انگلیسی، شماره مرجع درون کروشه در داخل متن لزوما باید با اعداد فارسی نوشته شود. در قسمت مراجع، برای مراجع فارسی شماره بصورت فارسی و برای مراجع انگلیسی شماره مرجع بصورت انگلیسی داخل [] آورده شود. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00466495" w:rsidRPr="00102492" w:rsidRDefault="00466495" w:rsidP="009263F6">
+    <w:p w14:paraId="38207C36" w14:textId="77777777" w:rsidR="00466495" w:rsidRPr="00102492" w:rsidRDefault="00466495" w:rsidP="009263F6">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00102492">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">مراجع باید طبق الگوی ارائه شده در زیر تهیه شده  و فرمت آنها بر اساس </w:t>
       </w:r>
       <w:r w:rsidRPr="00102492">
         <w:t>style</w:t>
       </w:r>
       <w:r w:rsidRPr="00102492">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ارائه شده (مرجع انگلیسی) </w:t>
       </w:r>
       <w:r w:rsidRPr="00102492">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>تنظیم گردد.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D52BD" w:rsidRPr="00102492" w:rsidRDefault="007D52BD" w:rsidP="0023504D">
+    <w:p w14:paraId="5149FD61" w14:textId="77777777" w:rsidR="007D52BD" w:rsidRPr="00102492" w:rsidRDefault="007D52BD" w:rsidP="0023504D">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00102492">
         <w:t>Journal Papers:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A869B9" w:rsidRPr="00102492" w:rsidRDefault="00A869B9" w:rsidP="00EF3AF7">
+    <w:p w14:paraId="1E8A634F" w14:textId="77777777" w:rsidR="00A869B9" w:rsidRPr="00102492" w:rsidRDefault="00A869B9" w:rsidP="00EF3AF7">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00102492">
         <w:t xml:space="preserve">Author(s), </w:t>
       </w:r>
       <w:r w:rsidRPr="00102492">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Article title</w:t>
       </w:r>
       <w:r w:rsidRPr="00102492">
         <w:t>, Journal,</w:t>
       </w:r>
       <w:r w:rsidR="00EF3AF7" w:rsidRPr="00102492">
         <w:t xml:space="preserve"> Year,</w:t>
       </w:r>
       <w:r w:rsidRPr="00102492">
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Vol</w:t>
+      </w:r>
       <w:r w:rsidR="00EF3AF7" w:rsidRPr="00102492">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00102492">
         <w:t xml:space="preserve"> Pages.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00C67F63" w:rsidP="00EF3AF7">
+    <w:p w14:paraId="3E1084D9" w14:textId="77777777" w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00C67F63" w:rsidP="00EF3AF7">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00102492">
         <w:t>For example:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="000E504A" w:rsidP="000E504A">
+    <w:p w14:paraId="1AC546AF" w14:textId="77777777" w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="000E504A" w:rsidP="000E504A">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">[1] </w:t>
       </w:r>
       <w:r w:rsidRPr="000E504A">
         <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000E504A">
         <w:t>Kourtidou</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000E504A">
         <w:t>D</w:t>
       </w:r>
@@ -16604,2382 +16966,2399 @@
       <w:r>
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidR="00C67F63" w:rsidRPr="00102492">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>148</w:t>
       </w:r>
       <w:r w:rsidR="00C67F63" w:rsidRPr="00102492">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="00C67F63" w:rsidRPr="00102492">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:t>23</w:t>
       </w:r>
       <w:r w:rsidR="00C67F63" w:rsidRPr="00102492">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00C67F63" w:rsidP="00EF3AF7">
+    <w:p w14:paraId="1D3576DA" w14:textId="77777777" w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00C67F63" w:rsidP="00EF3AF7">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D52BD" w:rsidRPr="00102492" w:rsidRDefault="007D52BD" w:rsidP="0023504D">
+    <w:p w14:paraId="271D436B" w14:textId="77777777" w:rsidR="007D52BD" w:rsidRPr="00102492" w:rsidRDefault="007D52BD" w:rsidP="0023504D">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00102492">
         <w:t>Conference Proceedings:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A869B9" w:rsidRPr="00102492" w:rsidRDefault="00A869B9" w:rsidP="0023504D">
+    <w:p w14:paraId="28B01885" w14:textId="77777777" w:rsidR="00A869B9" w:rsidRPr="00102492" w:rsidRDefault="00A869B9" w:rsidP="0023504D">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00102492">
         <w:t xml:space="preserve">Author(s), </w:t>
       </w:r>
       <w:r w:rsidRPr="00102492">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Article Title</w:t>
       </w:r>
       <w:r w:rsidRPr="00102492">
         <w:t>, Conference Title, Place, Date, pp.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00C67F63" w:rsidP="0023504D">
+    <w:p w14:paraId="06A96616" w14:textId="77777777" w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00C67F63" w:rsidP="0023504D">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00102492">
         <w:t>For example:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00C67F63" w:rsidP="00C67F63">
+    <w:p w14:paraId="2BBDFD36" w14:textId="77777777" w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00C67F63" w:rsidP="00C67F63">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00102492">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">[2] R. </w:t>
+        <w:t xml:space="preserve">[2] R. Mahmudi, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ductile tearing energy of aluminum alloys</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:t>,  International Conference on Advances in Materials and Processing Technologies, Dublin, Ireland, August 1999, pp.1991-1998.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A7C255" w14:textId="77777777" w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00C67F63" w:rsidP="0023504D">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68D6F5D1" w14:textId="77777777" w:rsidR="007D52BD" w:rsidRPr="00102492" w:rsidRDefault="007D52BD" w:rsidP="0023504D">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:t>Books:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A142F2" w14:textId="77777777" w:rsidR="00A869B9" w:rsidRPr="00102492" w:rsidRDefault="00A869B9" w:rsidP="00314F08">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:t xml:space="preserve">Author(s), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Book title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00314F08" w:rsidRPr="00102492">
+        <w:t>Place, Publisher, Edition, Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A920698" w14:textId="77777777" w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00C67F63" w:rsidP="0023504D">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:t>For example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F13D667" w14:textId="77777777" w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00B81E75" w:rsidP="00314F08">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>[3] G.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C67F63" w:rsidRPr="00102492">
+        <w:t xml:space="preserve">E. Dieter, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C67F63" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Mechanical Metallurgy</w:t>
+      </w:r>
+      <w:r w:rsidR="00C67F63" w:rsidRPr="00102492">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00314F08" w:rsidRPr="00102492">
+        <w:t xml:space="preserve">New York, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C67F63" w:rsidRPr="00102492">
+        <w:t xml:space="preserve">McGraw-Hill Book Co., </w:t>
+      </w:r>
+      <w:r w:rsidR="00314F08" w:rsidRPr="00102492">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00314F08" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidR="00314F08" w:rsidRPr="00102492">
+        <w:t xml:space="preserve"> ed., 1983</w:t>
+      </w:r>
+      <w:r w:rsidR="00C67F63" w:rsidRPr="00102492">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2714F773" w14:textId="77777777" w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00C67F63" w:rsidP="0023504D">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A65BBEF" w14:textId="77777777" w:rsidR="007D52BD" w:rsidRPr="00102492" w:rsidRDefault="007D52BD" w:rsidP="0023504D">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:t>Reports:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE7B2C3" w14:textId="77777777" w:rsidR="00262467" w:rsidRPr="00102492" w:rsidRDefault="00A869B9" w:rsidP="004B0049">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:t xml:space="preserve">Authors, </w:t>
+      </w:r>
+      <w:r w:rsidR="004B0049" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Report title</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0049" w:rsidRPr="00102492">
+        <w:t>, Report No., Place, Company</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:t>, Date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C1D51B" w14:textId="77777777" w:rsidR="004B0049" w:rsidRPr="00102492" w:rsidRDefault="004B0049" w:rsidP="00262467">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:t>For example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="411946B9" w14:textId="77777777" w:rsidR="004B0049" w:rsidRPr="00102492" w:rsidRDefault="004B0049" w:rsidP="004B0049">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:t xml:space="preserve">[4] S. Akbari, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The group of units of an </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00102492">
-        <w:t>Mahmudi</w:t>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>artinian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ring institute for studies in theoretical physics and mathematics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:t>, Technical Report IPM 333, Tehran, IPM, 2000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01BAFFDA" w14:textId="77777777" w:rsidR="00865F11" w:rsidRPr="00102492" w:rsidRDefault="00865F11" w:rsidP="004B0049">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DF5FD19" w14:textId="77777777" w:rsidR="00865F11" w:rsidRPr="00102492" w:rsidRDefault="00865F11" w:rsidP="004B0049">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:t>Thesis:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60FB9D0C" w14:textId="77777777" w:rsidR="00865F11" w:rsidRPr="00102492" w:rsidRDefault="00865F11" w:rsidP="004B0049">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:t xml:space="preserve">Authors, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:t>, Grade, Department, University, Year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC4B498" w14:textId="77777777" w:rsidR="00865F11" w:rsidRPr="00102492" w:rsidRDefault="00865F11" w:rsidP="004B0049">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:t>For example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2850FFE4" w14:textId="77777777" w:rsidR="00865F11" w:rsidRPr="00102492" w:rsidRDefault="00865F11" w:rsidP="00455208">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:t xml:space="preserve">[5] </w:t>
+      </w:r>
+      <w:r w:rsidR="00455208" w:rsidRPr="00102492">
+        <w:t xml:space="preserve">J.W. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00455208" w:rsidRPr="00102492">
+        <w:t>Guikema</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00455208" w:rsidRPr="00102492">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00455208" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Scanning hall probe microscopy of magnetic vortices in very underdoped Yttrium-Barium-Copper-Oxide</w:t>
+      </w:r>
+      <w:r w:rsidR="00455208" w:rsidRPr="00102492">
+        <w:t>, Ph.D. Thesis, Department of physics, Stanford University, 2004.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46758B0B" w14:textId="77777777" w:rsidR="002B64EA" w:rsidRPr="00102492" w:rsidRDefault="002B64EA" w:rsidP="00455208">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26640E33" w14:textId="77777777" w:rsidR="002B64EA" w:rsidRPr="00102492" w:rsidRDefault="002B64EA" w:rsidP="00455208">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:t>Patents:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67816EE6" w14:textId="77777777" w:rsidR="002B64EA" w:rsidRPr="00102492" w:rsidRDefault="002B64EA" w:rsidP="00455208">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:t xml:space="preserve">Authors, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:t>, Patent number, Year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B886C7B" w14:textId="77777777" w:rsidR="002B64EA" w:rsidRPr="00102492" w:rsidRDefault="002B64EA" w:rsidP="00455208">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:t>For example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB69F58" w14:textId="77777777" w:rsidR="002B64EA" w:rsidRPr="00102492" w:rsidRDefault="002B64EA" w:rsidP="002B64EA">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:t xml:space="preserve">[6] J.J. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00102492">
+        <w:t>Barder</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00102492">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00102492">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Ductile tearing energy of aluminum alloys</w:t>
+        <w:t>Methods for treating Mica and composition</w:t>
       </w:r>
       <w:r w:rsidRPr="00102492">
-        <w:t>,  International Conference on Advances in Materials and Processing Technologies, Dublin, Ireland, August 1999, pp.1991-1998.</w:t>
+        <w:t>, US Patent 2549880, 1951.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00C67F63" w:rsidP="0023504D">
+    <w:p w14:paraId="580BEC20" w14:textId="77777777" w:rsidR="00E729B6" w:rsidRPr="00102492" w:rsidRDefault="00E729B6" w:rsidP="002B64EA">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D52BD" w:rsidRPr="00102492" w:rsidRDefault="007D52BD" w:rsidP="0023504D">
+    <w:p w14:paraId="5C6E7CE3" w14:textId="77777777" w:rsidR="00E729B6" w:rsidRPr="00102492" w:rsidRDefault="00E729B6" w:rsidP="002B64EA">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00102492">
-        <w:t>Books:</w:t>
+        <w:t>Standards:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A869B9" w:rsidRPr="00102492" w:rsidRDefault="00A869B9" w:rsidP="00314F08">
+    <w:p w14:paraId="15B9F492" w14:textId="77777777" w:rsidR="00E729B6" w:rsidRPr="00102492" w:rsidRDefault="00E729B6" w:rsidP="002B64EA">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00102492">
-        <w:t xml:space="preserve">Author(s), </w:t>
+        <w:t xml:space="preserve">Organization, </w:t>
       </w:r>
       <w:r w:rsidRPr="00102492">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Book title</w:t>
+        <w:t>Standard title</w:t>
       </w:r>
       <w:r w:rsidRPr="00102492">
-        <w:t xml:space="preserve">, </w:t>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>, Standard code, Year.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00C67F63" w:rsidP="0023504D">
+    <w:p w14:paraId="19E8524B" w14:textId="77777777" w:rsidR="00E729B6" w:rsidRPr="00102492" w:rsidRDefault="00E729B6" w:rsidP="002B64EA">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00102492">
         <w:t>For example:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00B81E75" w:rsidP="00314F08">
+    <w:p w14:paraId="00A9C524" w14:textId="77777777" w:rsidR="00E729B6" w:rsidRPr="00102492" w:rsidRDefault="00E729B6" w:rsidP="00E729B6">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:t xml:space="preserve">[7] American Society for Testing and Material, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Standard Test Method for Hydroquinone in Vinyl Acetate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:t>, ASTM D2193, 1989.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFCAAE8" w14:textId="77777777" w:rsidR="00A006CA" w:rsidRPr="00102492" w:rsidRDefault="00A006CA" w:rsidP="0023504D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77353BEE" w14:textId="77777777" w:rsidR="00384206" w:rsidRPr="00102492" w:rsidRDefault="00384206" w:rsidP="0023504D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>کتاب</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52BDB" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> تالیفی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="504900E6" w14:textId="77777777" w:rsidR="00F52BDB" w:rsidRPr="00102492" w:rsidRDefault="00C431A8" w:rsidP="00C431A8">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>حرف اول نام کوچک نویسنده(گان).</w:t>
+      </w:r>
+      <w:r w:rsidR="00384206" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> خانوادگی نویسند</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52BDB" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ه(</w:t>
+      </w:r>
+      <w:r w:rsidR="00384206" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>گان</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52BDB" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)،</w:t>
+      </w:r>
+      <w:r w:rsidR="00384206" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "عنوان</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52BDB" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> کتاب</w:t>
+      </w:r>
+      <w:r w:rsidR="00384206" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52BDB" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>، محل یا شهر انتشار، نام ناشر، شماره چاپ، سال چاپ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB45B49" w14:textId="77777777" w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00C67F63" w:rsidP="00C431A8">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">مثال: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="711ED04A" w14:textId="77777777" w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00C67F63" w:rsidP="004301A2">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="004301A2" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>] ف. گلستانی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">فرد ، </w:t>
+      </w:r>
+      <w:r w:rsidR="00B81E75">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>م.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ع. بهره</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ور، الف. صلاحی، "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>روشها</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> شناسا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>یی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و آنال</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ز</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مواد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"، تهران، دانشگاه علم و صنعت ایران، چاپ چهارم، 1390.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46299FBE" w14:textId="77777777" w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00C67F63" w:rsidP="00C431A8">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45E2156A" w14:textId="77777777" w:rsidR="00F52BDB" w:rsidRPr="00102492" w:rsidRDefault="00F52BDB" w:rsidP="0023504D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>کتاب ترجمه شده:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D5C51BD" w14:textId="77777777" w:rsidR="00F52BDB" w:rsidRPr="00102492" w:rsidRDefault="00C431A8" w:rsidP="00C431A8">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">حرف اول نام کوچک نویسنده(گان). </w:t>
+      </w:r>
+      <w:r w:rsidR="00F52BDB" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">نام خانوادگی نویسنده(گان)، "عنوان کتاب"، </w:t>
+      </w:r>
+      <w:r w:rsidR="006220EB" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ترجمه: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F52BDB" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نام خانوادگی مترجم(ها)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52BDB" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F52BDB" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>حرف اول نام کوچک مترجم(ها)،</w:t>
+      </w:r>
+      <w:r w:rsidR="006220EB" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> محل یا شهر انتشار، نام ناشر، شماره چاپ، سال چاپ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B8650D" w14:textId="77777777" w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00C67F63" w:rsidP="00C431A8">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مثال:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22096FB4" w14:textId="77777777" w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00C67F63" w:rsidP="004D3CF9">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="004301A2" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidR="004D3CF9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>م.ن. رحمان</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>، "</w:t>
+      </w:r>
+      <w:r w:rsidR="004D3CF9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فرآوری پیشرفته سرامیک</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">"، ترجمه: </w:t>
+      </w:r>
+      <w:r w:rsidR="004D3CF9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ح</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004D3CF9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سرپولکی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidR="004D3CF9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> س. مهدوی، الف. یزدانی،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D3CF9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تهران</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">، دانشگاه </w:t>
+      </w:r>
+      <w:r w:rsidR="004D3CF9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>علم و صنعت ایران</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">، چاپ اول، </w:t>
+      </w:r>
+      <w:r w:rsidR="004D3CF9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>1394</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F0F06E8" w14:textId="77777777" w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00C67F63" w:rsidP="00C431A8">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E88ED29" w14:textId="77777777" w:rsidR="00BF14D3" w:rsidRPr="00102492" w:rsidRDefault="00BF14D3" w:rsidP="00BF14D3">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>کتاب مجموعه مقالات:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45FF39E7" w14:textId="77777777" w:rsidR="00BF14D3" w:rsidRPr="00102492" w:rsidRDefault="00BF14D3" w:rsidP="00BF14D3">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>حرف اول نام کوچک نویسنده(گان). نام خانوادگی نویسنده(گان)، "عنوان مقاله"، صفحه شروع-صفحه پایان، عنوان کتاب، شماره چاپ، حرف اول نام کوچک گردآورنده(گان). نام خانوادگی گردآورنده(گان)، محل یا شهر انتشار، نام ناشر، شماره چاپ، سال چاپ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B5D1DFE" w14:textId="77777777" w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00C67F63" w:rsidP="00BF14D3">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E5499A0" w14:textId="77777777" w:rsidR="00F52BDB" w:rsidRPr="00102492" w:rsidRDefault="00F52BDB" w:rsidP="0023504D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مقاله چاپ شده در مجلات:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E966ECF" w14:textId="77777777" w:rsidR="00F52BDB" w:rsidRPr="00102492" w:rsidRDefault="00C431A8" w:rsidP="00EF3AF7">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">حرف اول نام کوچک نویسنده(گان). </w:t>
+      </w:r>
+      <w:r w:rsidR="00F52BDB" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نام خانوادگی نویسنده(گان)، "عنوان مقاله"، نام مجله</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF14D3" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بصورت کامل</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52BDB" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidR="00262467" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> سال انتشار،</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52BDB" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> شماره جلد مجله، صفحه</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF14D3" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> شروع-صفحه پایان</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52BDB" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C25D364" w14:textId="77777777" w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00C67F63" w:rsidP="00EF3AF7">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">مثال: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="422B7526" w14:textId="77777777" w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00C67F63" w:rsidP="004301A2">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="004301A2" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>] م. توحیدنژاد، ح. سرپولکی، "بررسی اثر افزودن نشاسته بر ریخته</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>گری ژلی بدنه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">های متخلخل </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>آلومینایی"، علم و مهندسی سرامیک، 1396، 2، 63-71.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="183A1A22" w14:textId="77777777" w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00C67F63" w:rsidP="00EF3AF7">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08095057" w14:textId="77777777" w:rsidR="00F52BDB" w:rsidRPr="00102492" w:rsidRDefault="00F52BDB" w:rsidP="0023504D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مقاله کنفرانسی:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685BBFBE" w14:textId="77777777" w:rsidR="00F52BDB" w:rsidRPr="00102492" w:rsidRDefault="00BF14D3" w:rsidP="00BF14D3">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">حرف اول نام کوچک نویسنده(گان). </w:t>
+      </w:r>
+      <w:r w:rsidR="00F52BDB" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">نام خانوادگی نویسنده(گان)، "عنوان مقاله"، عنوان همایش بصورت کامل، محل برگزاری کنفرانس، </w:t>
+      </w:r>
+      <w:r w:rsidR="00B95D2A" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">روز و </w:t>
+      </w:r>
+      <w:r w:rsidR="00F52BDB" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ماه و سال برگزاری کنفرانس.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D7C753" w14:textId="77777777" w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00C67F63" w:rsidP="00BF14D3">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مثال:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B0672D3" w14:textId="77777777" w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00C67F63" w:rsidP="00103D38">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="004301A2" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>م</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>رضایت</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>م</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ص.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>محبی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> م. حبیبی پارسا،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38" w:rsidRPr="00103D38">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>به</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38" w:rsidRPr="00103D38">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38" w:rsidRPr="00103D38">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نه</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38" w:rsidRPr="00103D38">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ساز</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38" w:rsidRPr="00103D38">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38" w:rsidRPr="00103D38">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> معادله رفتار</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38" w:rsidRPr="00103D38">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38" w:rsidRPr="00103D38">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> برا</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38" w:rsidRPr="00103D38">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38" w:rsidRPr="00103D38">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> پ</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38" w:rsidRPr="00103D38">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38" w:rsidRPr="00103D38">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شب</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38" w:rsidRPr="00103D38">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38" w:rsidRPr="00103D38">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ن</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38" w:rsidRPr="00103D38">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38" w:rsidRPr="00103D38">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> رفتار مکان</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38" w:rsidRPr="00103D38">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38" w:rsidRPr="00103D38">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ک</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38" w:rsidRPr="00103D38">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38" w:rsidRPr="00103D38">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> دما بالا</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38" w:rsidRPr="00103D38">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38" w:rsidRPr="00103D38">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38" w:rsidRPr="00103D38">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38" w:rsidRPr="00103D38">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ک</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38" w:rsidRPr="00103D38">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> فولاد م</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38" w:rsidRPr="00103D38">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38" w:rsidRPr="00103D38">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>کرو</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38" w:rsidRPr="00103D38">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>آل</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38" w:rsidRPr="00103D38">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38" w:rsidRPr="00103D38">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اژ</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38" w:rsidRPr="00103D38">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">"، </w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بیستمین سمپوزیوم فولاد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مرکز همایش</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00103D38">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>های بین</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00103D38">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>المللی کیش</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و </w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اسفند</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00103D38">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>1396</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="516FE0EB" w14:textId="77777777" w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00C67F63" w:rsidP="00BF14D3">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C147029" w14:textId="77777777" w:rsidR="00F52BDB" w:rsidRPr="00102492" w:rsidRDefault="006220EB" w:rsidP="0023504D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>پایان نامه:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471FB819" w14:textId="77777777" w:rsidR="006220EB" w:rsidRPr="00102492" w:rsidRDefault="00BF14D3" w:rsidP="00262467">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>حرف اول نام کوچک نویسنده. نام خانوادگی نویسنده</w:t>
+      </w:r>
+      <w:r w:rsidR="006220EB" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">، "عنوان پایان نامه"، </w:t>
+      </w:r>
+      <w:r w:rsidR="00262467" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>درجه و رشته تحصیلی</w:t>
+      </w:r>
+      <w:r w:rsidR="006220EB" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">، نام دانشکده، دانشگاه، سال چاپ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E683CE" w14:textId="77777777" w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00C67F63" w:rsidP="00262467">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مثال:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="745B3ED0" w14:textId="77777777" w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00C67F63" w:rsidP="00BA5672">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="004301A2" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">] س. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5672">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مهدوی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5672">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">تاثیر پارامترهای مواد و فرایند تولید در رفتار </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BA5672">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تریبولوژیکی</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BA5672">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BA5672">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>کامپوزیت</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5672">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00BA5672">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>های</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BA5672">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BA5672">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>هیبریدی</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BA5672">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5672">
+        <w:t>Al/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BA5672">
+        <w:t>SiC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BA5672">
+        <w:t>/Gr</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5672">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> تولید شده از روش </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BA5672">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>متالورژی</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BA5672">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> پودر </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BA5672">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>درجا</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"، پا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ان</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> نامه کارشناس</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ارشد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مهندسی مواد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>، دانشکده مهندس</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>متالورژ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و مواد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> دانشگاه تهران، 1388.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B85AE9E" w14:textId="77777777" w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00C67F63" w:rsidP="00262467">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0288C363" w14:textId="77777777" w:rsidR="000B5D21" w:rsidRPr="00102492" w:rsidRDefault="000B5D21" w:rsidP="0023504D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>گزارش علمی و فنی:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53BC544D" w14:textId="77777777" w:rsidR="00262467" w:rsidRPr="00102492" w:rsidRDefault="00BF14D3" w:rsidP="00262467">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>حرف اول نام کوچک نویسنده(گان)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3AF7" w:rsidRPr="00102492">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B5D21" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نام خانوادگی نویسنده(گان)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5D21" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B5D21" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"عنوان گزارش"،</w:t>
+      </w:r>
+      <w:r w:rsidR="00262467" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> شماره گزارش،</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5D21" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> نام موسسه یا سازمان یا د</w:t>
+      </w:r>
+      <w:r w:rsidR="00262467" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>انشگاه</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5D21" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>، سال انتشار.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFAF5AC" w14:textId="77777777" w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00C67F63" w:rsidP="00262467">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مثال:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08AFC751" w14:textId="77777777" w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00C67F63" w:rsidP="004301A2">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="004301A2" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>] س. منصوری، "بررسی خوردگی در محیط</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>های پوشیده"، گزارش علمی شماره 33، دانشکده مهندسی مواد دانشگاه صنعتی اصفهان، 1364.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A7E1D68" w14:textId="77777777" w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00C67F63" w:rsidP="00262467">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="333AF45A" w14:textId="77777777" w:rsidR="00262467" w:rsidRPr="00102492" w:rsidRDefault="00262467" w:rsidP="00262467">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اختراع ثبت شده:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77BCE4CD" w14:textId="77777777" w:rsidR="00262467" w:rsidRPr="00102492" w:rsidRDefault="00262467" w:rsidP="004D3CF9">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>حرف اول نام کوچک</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> نام خانوادگی، "عنوان ثبت اختراع"، شماره پروانه ثبت اختراع، سال.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A290F3" w14:textId="77777777" w:rsidR="00865F11" w:rsidRPr="00102492" w:rsidRDefault="00865F11" w:rsidP="00262467">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B9F7327" w14:textId="77777777" w:rsidR="00262467" w:rsidRPr="00102492" w:rsidRDefault="00262467" w:rsidP="00262467">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>استانداردها:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F114D78" w14:textId="77777777" w:rsidR="00262467" w:rsidRPr="00102492" w:rsidRDefault="00262467" w:rsidP="00262467">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نام سازمان، عنوان، کد و شماره استاندارد، سال. (اگر استاندارد نویسنده داشته باشد، اسم نویسنده در ابتدای مرجع آورده شود).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D5FE89" w14:textId="77777777" w:rsidR="00865F11" w:rsidRPr="00102492" w:rsidRDefault="00865F11" w:rsidP="00262467">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D92B70C" w14:textId="77777777" w:rsidR="00262467" w:rsidRPr="00102492" w:rsidRDefault="00262467" w:rsidP="00262467">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مراجع الکترونیکی:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="508502B4" w14:textId="77777777" w:rsidR="00A869B9" w:rsidRPr="00102492" w:rsidRDefault="00262467" w:rsidP="00102492">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>درصورت استفاده از منابع الکترونیکی یا پایگاه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">های اطلاعاتی آنلاین، ذکر نام پایگاه یا آدرس وبسایت منبع </w:t>
+      </w:r>
+      <w:r w:rsidR="00E74644" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>با ذکر تاریخ اخذ منبع ضروری است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19C587D6" w14:textId="77777777" w:rsidR="00A869B9" w:rsidRPr="00102492" w:rsidRDefault="00A869B9" w:rsidP="0023504D">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...36 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C67F63" w:rsidRPr="00102492" w:rsidRDefault="00C67F63" w:rsidP="0023504D">
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="49F8EB6B" w14:textId="77777777" w:rsidR="00CF52F5" w:rsidRPr="00102492" w:rsidRDefault="00CF52F5" w:rsidP="00C67F63">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D52BD" w:rsidRPr="00102492" w:rsidRDefault="007D52BD" w:rsidP="0023504D">
-[...2130 lines deleted...]
-    <w:p w:rsidR="00580B1F" w:rsidRDefault="00580B1F" w:rsidP="00145716">
+    <w:p w14:paraId="6D6C3711" w14:textId="77777777" w:rsidR="00580B1F" w:rsidRDefault="00580B1F" w:rsidP="00145716">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:jc w:val="both"/>
         <w:sectPr w:rsidR="00580B1F" w:rsidSect="004D1CFA">
-          <w:headerReference w:type="default" r:id="rId38"/>
+          <w:headerReference w:type="default" r:id="rId37"/>
           <w:footnotePr>
             <w:numRestart w:val="eachPage"/>
           </w:footnotePr>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1701" w:bottom="1418" w:left="1418" w:header="1021" w:footer="851" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:bidi/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00661EEF" w:rsidRPr="00580B1F" w:rsidRDefault="00580B1F" w:rsidP="00580B1F">
+    <w:p w14:paraId="6B898727" w14:textId="77777777" w:rsidR="00661EEF" w:rsidRPr="00580B1F" w:rsidRDefault="00580B1F" w:rsidP="00580B1F">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:bidi/>
         <w:spacing w:before="1800" w:after="480" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00580B1F">
         <w:rPr>
           <w:rFonts w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
@@ -18989,51 +19368,51 @@
         <w:t>واژه</w:t>
       </w:r>
       <w:r w:rsidRPr="00580B1F">
         <w:rPr>
           <w:rFonts w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:rtl/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00580B1F">
         <w:rPr>
           <w:rFonts w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:rtl/>
         </w:rPr>
         <w:t>نامه</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C082F" w:rsidRPr="00102492" w:rsidRDefault="00580B1F" w:rsidP="00580B1F">
+    <w:p w14:paraId="1612C64D" w14:textId="77777777" w:rsidR="004C082F" w:rsidRPr="00102492" w:rsidRDefault="00580B1F" w:rsidP="00580B1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="B Zar"/>
           <w:sz w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00102492">
         <w:rPr>
           <w:rFonts w:eastAsia="B Zar"/>
           <w:sz w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>قرار دادن واژه نامه اخت</w:t>
       </w:r>
       <w:r w:rsidRPr="00102492">
         <w:rPr>
           <w:rFonts w:eastAsia="B Zar" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ی</w:t>
@@ -19044,111 +19423,111 @@
           <w:sz w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ار</w:t>
       </w:r>
       <w:r w:rsidRPr="00102492">
         <w:rPr>
           <w:rFonts w:eastAsia="B Zar" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ی</w:t>
       </w:r>
       <w:r w:rsidRPr="00102492">
         <w:rPr>
           <w:rFonts w:eastAsia="B Zar"/>
           <w:sz w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> است.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00580B1F" w:rsidRPr="00102492" w:rsidRDefault="00580B1F" w:rsidP="00580B1F">
+    <w:p w14:paraId="694E376F" w14:textId="77777777" w:rsidR="00580B1F" w:rsidRPr="00102492" w:rsidRDefault="00580B1F" w:rsidP="00580B1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="B Zar"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00580B1F" w:rsidRPr="00102492" w:rsidRDefault="00580B1F" w:rsidP="00580B1F">
+    <w:p w14:paraId="78B197C1" w14:textId="77777777" w:rsidR="00580B1F" w:rsidRPr="00102492" w:rsidRDefault="00580B1F" w:rsidP="00580B1F">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00580B1F" w:rsidRPr="00580B1F" w:rsidRDefault="00580B1F" w:rsidP="00580B1F">
+    <w:p w14:paraId="5017BFAC" w14:textId="77777777" w:rsidR="00580B1F" w:rsidRPr="00580B1F" w:rsidRDefault="00580B1F" w:rsidP="00580B1F">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:sectPr w:rsidR="00580B1F" w:rsidRPr="00580B1F" w:rsidSect="004D1CFA">
           <w:footnotePr>
             <w:numRestart w:val="eachPage"/>
           </w:footnotePr>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1701" w:bottom="1418" w:left="1418" w:header="1021" w:footer="851" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:bidi/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkStart w:id="46" w:name="_Toc487700359"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00896F1D" w:rsidRPr="001731DA" w:rsidRDefault="00C34BF9" w:rsidP="004D496A">
+    <w:p w14:paraId="3A210D5D" w14:textId="77777777" w:rsidR="00896F1D" w:rsidRPr="001731DA" w:rsidRDefault="00C34BF9" w:rsidP="004D496A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1350"/>
       </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Toc487700359"/>
+      <w:bookmarkStart w:id="47" w:name="_Ref489033413"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc514159110"/>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:noProof/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D040B74" wp14:editId="2F383297">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-81280</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-717550</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5676900" cy="809625"/>
                 <wp:effectExtent l="9525" t="9525" r="9525" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Rectangle 501"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5676900" cy="809625"/>
                         </a:xfrm>
@@ -19160,94 +19539,94 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+          <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="14459BD0" id="Rectangle 501" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.4pt;margin-top:-56.5pt;width:447pt;height:63.75pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdh5tUGAIAAD4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCJG2MOEWRLsOA&#10;bi3W7QMUWbaFyaJGKXGyrx8lJ1m23YrpIIgi9fT4SC7vDp1he4Vegy35eJRzpqyEStum5N++bt7d&#10;cuaDsJUwYFXJj8rzu9XbN8veFWoCLZhKISMQ64velbwNwRVZ5mWrOuFH4JQlZw3YiUAmNlmFoif0&#10;zmSTPJ9nPWDlEKTynm4fBidfJfy6VjI81bVXgZmSE7eQdkz7Nu7ZaimKBoVrtTzREK9g0Qlt6dML&#10;1IMIgu1Q/wPVaYngoQ4jCV0Gda2lSjlQNuP8r2xeWuFUyoXE8e4ik/9/sPLz/hmZrko+48yKjkr0&#10;hUQTtjGKzfJxFKh3vqC4F/eMMUXvHkF+98zCuqU4dY8IfatERbRSfPbHg2h4esq2/SeoCF/sAiSt&#10;DjV2EZBUYIdUkuOlJOoQmKTL2fxmvsipcpJ8t/liPplFSpkozq8d+vBBQcfioeRI7BO62D/6MISe&#10;QxJ7MLraaGOSgc12bZDtBbXHJq0Tur8OM5b1JV/M6O/XQnQ6UJ8b3cUs4ho6L8r23lapC4PQZjhT&#10;dsZSkmfphhJsoTqSjAhDE9PQ0aEF/MlZTw1ccv9jJ1BxZj5aKsViPJ3Gjk/GdHYzIQOvPdtrj7CS&#10;oEoeOBuO6zBMyc6hblr6aZxyt3BP5at1UjbyG1idyFKTptqcBipOwbWdon6P/eoXAAAA//8DAFBL&#10;AwQUAAYACAAAACEAVBFkwt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qk&#10;blvaMlDVNZ1gFHHhMAbcvcRrK5qkarKt4+nxTnCz5U+/v79cTbYXRxpD552CdJ6AIKe96Vyj4PPj&#10;ZZaDCBGdwd47UnCmAKvq+qrEwviTe6fjNjaCQ1woUEEb41BIGXRLFsPcD+T4tvejxcjr2Egz4onD&#10;bS+zJHmQFjvHH1ocaN2S/t4erIIN4vPm51Xrp/r8tqhp/VWT75W6vZkelyAiTfEPhos+q0PFTjt/&#10;cCaIXsEszVg9Xob0jlsxkudpBmLH7OIeZFXK/x2qXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBdh5tUGAIAAD4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBUEWTC3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" strokecolor="white"/>
+              <v:rect w14:anchorId="019FAE92" id="Rectangle 501" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.4pt;margin-top:-56.5pt;width:447pt;height:63.75pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdh5tUGAIAAD4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCJG2MOEWRLsOA&#10;bi3W7QMUWbaFyaJGKXGyrx8lJ1m23YrpIIgi9fT4SC7vDp1he4Vegy35eJRzpqyEStum5N++bt7d&#10;cuaDsJUwYFXJj8rzu9XbN8veFWoCLZhKISMQ64velbwNwRVZ5mWrOuFH4JQlZw3YiUAmNlmFoif0&#10;zmSTPJ9nPWDlEKTynm4fBidfJfy6VjI81bVXgZmSE7eQdkz7Nu7ZaimKBoVrtTzREK9g0Qlt6dML&#10;1IMIgu1Q/wPVaYngoQ4jCV0Gda2lSjlQNuP8r2xeWuFUyoXE8e4ik/9/sPLz/hmZrko+48yKjkr0&#10;hUQTtjGKzfJxFKh3vqC4F/eMMUXvHkF+98zCuqU4dY8IfatERbRSfPbHg2h4esq2/SeoCF/sAiSt&#10;DjV2EZBUYIdUkuOlJOoQmKTL2fxmvsipcpJ8t/liPplFSpkozq8d+vBBQcfioeRI7BO62D/6MISe&#10;QxJ7MLraaGOSgc12bZDtBbXHJq0Tur8OM5b1JV/M6O/XQnQ6UJ8b3cUs4ho6L8r23lapC4PQZjhT&#10;dsZSkmfphhJsoTqSjAhDE9PQ0aEF/MlZTw1ccv9jJ1BxZj5aKsViPJ3Gjk/GdHYzIQOvPdtrj7CS&#10;oEoeOBuO6zBMyc6hblr6aZxyt3BP5at1UjbyG1idyFKTptqcBipOwbWdon6P/eoXAAAA//8DAFBL&#10;AwQUAAYACAAAACEAVBFkwt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qk&#10;blvaMlDVNZ1gFHHhMAbcvcRrK5qkarKt4+nxTnCz5U+/v79cTbYXRxpD552CdJ6AIKe96Vyj4PPj&#10;ZZaDCBGdwd47UnCmAKvq+qrEwviTe6fjNjaCQ1woUEEb41BIGXRLFsPcD+T4tvejxcjr2Egz4onD&#10;bS+zJHmQFjvHH1ocaN2S/t4erIIN4vPm51Xrp/r8tqhp/VWT75W6vZkelyAiTfEPhos+q0PFTjt/&#10;cCaIXsEszVg9Xob0jlsxkudpBmLH7OIeZFXK/x2qXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBdh5tUGAIAAD4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBUEWTC3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" strokecolor="white"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00896F1D" w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>پیوست</w:t>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:r w:rsidR="00896F1D" w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A869B9" w:rsidRPr="00102492" w:rsidRDefault="00A869B9" w:rsidP="00A869B9">
+    <w:p w14:paraId="210A877F" w14:textId="77777777" w:rsidR="00A869B9" w:rsidRPr="00102492" w:rsidRDefault="00A869B9" w:rsidP="00A869B9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="49" w:name="_Ref481270100"/>
       <w:r w:rsidRPr="00102492">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>جداول اضافی و ضمایم موجود در این قسمت قرار داده شوند.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00896F1D" w:rsidRDefault="00896F1D" w:rsidP="00221A12">
+    <w:p w14:paraId="2BFCDD64" w14:textId="77777777" w:rsidR="00896F1D" w:rsidRDefault="00896F1D" w:rsidP="00221A12">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>پ</w:t>
       </w:r>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>ی</w:t>
       </w:r>
       <w:r w:rsidRPr="001731DA">
@@ -19266,60 +19645,60 @@
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> الف</w:t>
       </w:r>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00221A12">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>عنوان</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRPr="001731DA" w:rsidRDefault="00796FD4" w:rsidP="00796FD4">
+    <w:p w14:paraId="1EC61F65" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRPr="001731DA" w:rsidRDefault="00796FD4" w:rsidP="00796FD4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRPr="001731DA" w:rsidRDefault="00796FD4" w:rsidP="00796FD4">
+    <w:p w14:paraId="31AF25E8" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRPr="001731DA" w:rsidRDefault="00796FD4" w:rsidP="00796FD4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="50" w:name="_Toc487676036"/>
       <w:bookmarkStart w:id="51" w:name="_Toc487699308"/>
       <w:bookmarkStart w:id="52" w:name="_Toc487699399"/>
       <w:bookmarkStart w:id="53" w:name="_Toc489086702"/>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>پ</w:t>
       </w:r>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
@@ -19350,1471 +19729,1434 @@
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>ب</w:t>
       </w:r>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>.....</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D16EF">
+    <w:p w14:paraId="274E024F" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D16EF">
       <w:pPr>
         <w:ind w:left="-1"/>
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D16EF">
+    <w:p w14:paraId="76BB600C" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D16EF">
       <w:pPr>
         <w:ind w:left="-1"/>
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D16EF">
+    <w:p w14:paraId="0D6093EA" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D16EF">
       <w:pPr>
         <w:ind w:left="-1"/>
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D16EF">
+    <w:p w14:paraId="4D172CAF" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D16EF">
       <w:pPr>
         <w:ind w:left="-1"/>
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D16EF">
+    <w:p w14:paraId="0D1A03A7" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D16EF">
       <w:pPr>
         <w:ind w:left="-1"/>
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D16EF">
+    <w:p w14:paraId="3A0ADB7C" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D16EF">
       <w:pPr>
         <w:ind w:left="-1"/>
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D16EF">
+    <w:p w14:paraId="4D92F844" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D16EF">
       <w:pPr>
         <w:ind w:left="-1"/>
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D16EF">
+    <w:p w14:paraId="1A4B28D7" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D16EF">
       <w:pPr>
         <w:ind w:left="-1"/>
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D16EF">
+    <w:p w14:paraId="506A754E" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D16EF">
       <w:pPr>
         <w:ind w:left="-1"/>
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D16EF">
+    <w:p w14:paraId="1F2309D4" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D16EF">
       <w:pPr>
         <w:ind w:left="-1"/>
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D16EF">
+    <w:p w14:paraId="1E3CD15A" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D16EF">
       <w:pPr>
         <w:ind w:left="-1"/>
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D16EF">
+    <w:p w14:paraId="1E381A2D" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D16EF">
       <w:pPr>
         <w:ind w:left="-1"/>
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D16EF">
+    <w:p w14:paraId="6950F7D4" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="001D16EF">
       <w:pPr>
         <w:ind w:left="-1"/>
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:sectPr w:rsidR="00796FD4" w:rsidSect="004D1CFA">
-          <w:headerReference w:type="default" r:id="rId39"/>
+          <w:headerReference w:type="default" r:id="rId38"/>
           <w:footnotePr>
             <w:numRestart w:val="eachPage"/>
           </w:footnotePr>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1701" w:bottom="1418" w:left="1418" w:header="1022" w:footer="850" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:bidi/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="54" w:name="_Ref283225513"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
     </w:p>
-    <w:p w:rsidR="004C082F" w:rsidRDefault="004C082F" w:rsidP="001D16EF">
+    <w:p w14:paraId="624064CB" w14:textId="77777777" w:rsidR="004C082F" w:rsidRDefault="004C082F" w:rsidP="001D16EF">
       <w:pPr>
         <w:ind w:left="-1"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004C082F" w:rsidRPr="00A737D5" w:rsidRDefault="00A737D5" w:rsidP="0023504D">
+    <w:p w14:paraId="5B67A559" w14:textId="77777777" w:rsidR="004C082F" w:rsidRPr="00A737D5" w:rsidRDefault="00A737D5" w:rsidP="0023504D">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:ind w:left="-1" w:firstLine="1"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A737D5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C9732C" w:rsidRDefault="00C9732C" w:rsidP="00796FD4">
+    <w:p w14:paraId="323F2CDC" w14:textId="77777777" w:rsidR="00C9732C" w:rsidRDefault="00C9732C" w:rsidP="00796FD4">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A737D5">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">In the present </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">In the present work, </w:t>
+      </w:r>
+      <w:r w:rsidR="00221A12">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA8D27B" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00796FD4">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="339F9B5E" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00796FD4">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D182118" w14:textId="77777777" w:rsidR="00C9732C" w:rsidRDefault="00C9732C" w:rsidP="00C9732C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71BA552E" w14:textId="77777777" w:rsidR="00A737D5" w:rsidRPr="00102492" w:rsidRDefault="00C9732C" w:rsidP="00102492">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Keywords:</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A737D5">
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61CB2">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Keyword</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3ADF" w:rsidRPr="00102492">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>; ….</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00796FD4">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1462C026" w14:textId="77777777" w:rsidR="00796FD4" w:rsidRPr="00102492" w:rsidRDefault="00580DA4" w:rsidP="00796FD4">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102492">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:noProof/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>چکیده انگلیسی حداکثر در یک صفحه نوشته شود.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00796FD4" w:rsidRDefault="00796FD4" w:rsidP="00796FD4">
-[...66 lines deleted...]
-    <w:p w:rsidR="00C9732C" w:rsidRPr="001731DA" w:rsidRDefault="00C9732C" w:rsidP="00C9732C">
+    <w:p w14:paraId="2B721DCA" w14:textId="77777777" w:rsidR="00C9732C" w:rsidRPr="001731DA" w:rsidRDefault="00C9732C" w:rsidP="00C9732C">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:ind w:left="-1"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:sectPr w:rsidR="00C9732C" w:rsidRPr="001731DA" w:rsidSect="004D1CFA">
           <w:footnotePr>
             <w:numRestart w:val="eachPage"/>
           </w:footnotePr>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1701" w:bottom="1418" w:left="1418" w:header="1021" w:footer="851" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:bidi/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="001731DA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:i/>
           <w:iCs/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="991"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8719"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D4904" w:rsidRPr="00B06BFE" w:rsidTr="00FD1295">
+      <w:tr w:rsidR="000D4904" w:rsidRPr="00B06BFE" w14:paraId="5D309D56" w14:textId="77777777" w:rsidTr="00FD1295">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8719" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:bookmarkEnd w:id="54"/>
-          <w:p w:rsidR="000D4904" w:rsidRPr="00B06BFE" w:rsidRDefault="00C34BF9" w:rsidP="00FD1295">
+          <w:p w14:paraId="53ED99C3" w14:textId="77777777" w:rsidR="000D4904" w:rsidRPr="00B06BFE" w:rsidRDefault="00C34BF9" w:rsidP="00FD1295">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="B Lotus" w:hAnsi="B Lotus" w:cs="B Lotus"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19F98F58" wp14:editId="15FCD732">
                   <wp:extent cx="984885" cy="1081405"/>
                   <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
                   <wp:docPr id="41" name="Picture 10" descr="Description: E:\Dars\Sahand\LOGOa.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 10" descr="Description: E:\Dars\Sahand\LOGOa.jpg"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId40">
+                          <a:blip r:embed="rId39">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="984885" cy="1081405"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A869B9" w:rsidRPr="00A41933" w:rsidRDefault="00A869B9" w:rsidP="00FD1295">
+    <w:p w14:paraId="2D10E1BB" w14:textId="77777777" w:rsidR="00A869B9" w:rsidRPr="00A41933" w:rsidRDefault="00A869B9" w:rsidP="00FD1295">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A41933">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Sahand</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A41933">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> University of Technology</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A869B9" w:rsidRPr="00A41933" w:rsidRDefault="00A869B9" w:rsidP="00FD1295">
+    <w:p w14:paraId="7BB09594" w14:textId="77777777" w:rsidR="00A869B9" w:rsidRPr="00A41933" w:rsidRDefault="00A869B9" w:rsidP="00FD1295">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A41933">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Faculty of Materials Engineering</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A41933" w:rsidRPr="00A41933" w:rsidRDefault="00A41933" w:rsidP="00D61CB2">
+    <w:p w14:paraId="40673604" w14:textId="77777777" w:rsidR="00A41933" w:rsidRPr="00A41933" w:rsidRDefault="00A41933" w:rsidP="00D61CB2">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:before="840" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A41933">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>A Thesis Submitted to the</w:t>
       </w:r>
       <w:r w:rsidR="00C87917">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D61CB2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00D61CB2" w:rsidRPr="00D61CB2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ostgraduate </w:t>
       </w:r>
       <w:r w:rsidRPr="00A41933">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Studies Office in Partial Fulfillment of the Requirements for the Degree of M.Sc./Ph.D.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A41933" w:rsidRPr="00A41933" w:rsidRDefault="00A41933" w:rsidP="00A41933">
+    <w:p w14:paraId="52901CFB" w14:textId="77777777" w:rsidR="00A41933" w:rsidRPr="00A41933" w:rsidRDefault="00A41933" w:rsidP="00A41933">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A41933">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00A41933" w:rsidRPr="00A41933" w:rsidRDefault="00A41933" w:rsidP="00A41933">
+    <w:p w14:paraId="7DB4A7BD" w14:textId="77777777" w:rsidR="00A41933" w:rsidRPr="00A41933" w:rsidRDefault="00A41933" w:rsidP="00A41933">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A41933">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Materials Engineering</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A41933" w:rsidRPr="00021EE1" w:rsidRDefault="00A41933" w:rsidP="00A41933">
+    <w:p w14:paraId="169406B5" w14:textId="77777777" w:rsidR="00A41933" w:rsidRPr="00021EE1" w:rsidRDefault="00A41933" w:rsidP="00A41933">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00021EE1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Characterization and Selection of Engineering Materials/Corrosion/</w:t>
-[...15 lines deleted...]
-        <w:t>/Welding/Extraction of Metals/Casting</w:t>
+        <w:t>Characterization and Selection of Engineering Materials/Corrosion/Nanomaterials/Welding/Extraction of Metals/Casting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A869B9" w:rsidRPr="00776260" w:rsidRDefault="00A869B9" w:rsidP="008F7963">
+    <w:p w14:paraId="47D209C5" w14:textId="77777777" w:rsidR="00A869B9" w:rsidRPr="00776260" w:rsidRDefault="00A869B9" w:rsidP="008F7963">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:before="840" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776260">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00C215E0" w:rsidRPr="00776260">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>itle</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A869B9" w:rsidRPr="00BE5635" w:rsidRDefault="00A869B9" w:rsidP="008F7963">
+    <w:p w14:paraId="5FCDB75C" w14:textId="77777777" w:rsidR="00A869B9" w:rsidRPr="00BE5635" w:rsidRDefault="00A869B9" w:rsidP="008F7963">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:before="960" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A41933">
         <w:t>By:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A869B9" w:rsidRDefault="00A41933" w:rsidP="000D4904">
+    <w:p w14:paraId="72003ABB" w14:textId="77777777" w:rsidR="00A869B9" w:rsidRDefault="00A41933" w:rsidP="000D4904">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00A41933">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>sert your name and surname here</w:t>
       </w:r>
       <w:r w:rsidR="00A869B9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A869B9" w:rsidRPr="00A41933" w:rsidRDefault="00A869B9" w:rsidP="00A41933">
+    <w:p w14:paraId="0DDA10DF" w14:textId="77777777" w:rsidR="00A869B9" w:rsidRPr="00A41933" w:rsidRDefault="00A869B9" w:rsidP="00A41933">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:before="600" w:after="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A41933">
         <w:t>Supervisor:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A869B9" w:rsidRDefault="00A41933" w:rsidP="000D4904">
+    <w:p w14:paraId="01C5F516" w14:textId="77777777" w:rsidR="00A869B9" w:rsidRDefault="00A41933" w:rsidP="000D4904">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00A41933">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Insert th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>e name(s) of supervisor(s) here</w:t>
       </w:r>
       <w:r w:rsidR="00A869B9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A41933" w:rsidRPr="00A41933" w:rsidRDefault="00A41933" w:rsidP="00A41933">
+    <w:p w14:paraId="2257F7B4" w14:textId="77777777" w:rsidR="00A41933" w:rsidRPr="00A41933" w:rsidRDefault="00A41933" w:rsidP="00A41933">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:before="600" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A41933">
         <w:t>Advisor</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A41933" w:rsidRDefault="00A41933" w:rsidP="00A41933">
+    <w:p w14:paraId="23C67C67" w14:textId="77777777" w:rsidR="00A41933" w:rsidRDefault="00A41933" w:rsidP="00A41933">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00A41933">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Insert</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> the name(s) of advisor(s) here)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00087D8C" w:rsidRPr="00A41933" w:rsidRDefault="00E35B0F" w:rsidP="008F7963">
+    <w:p w14:paraId="109F34E4" w14:textId="77777777" w:rsidR="00087D8C" w:rsidRPr="00A41933" w:rsidRDefault="00E35B0F" w:rsidP="008F7963">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:before="1080" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E35B0F">
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>Enter month and year of defense (</w:t>
       </w:r>
       <w:r w:rsidRPr="00021EE1">
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>February 2019</w:t>
       </w:r>
       <w:r w:rsidRPr="00E35B0F">
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00087D8C" w:rsidRPr="00A41933" w:rsidSect="004D1CFA">
-      <w:headerReference w:type="default" r:id="rId41"/>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:headerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00145904" w:rsidRDefault="00145904" w:rsidP="00754F56">
+    <w:p w14:paraId="6D64D19B" w14:textId="77777777" w:rsidR="00145904" w:rsidRDefault="00145904" w:rsidP="00754F56">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00145904" w:rsidRDefault="00145904" w:rsidP="00754F56">
+    <w:p w14:paraId="1777B411" w14:textId="77777777" w:rsidR="00145904" w:rsidRDefault="00145904" w:rsidP="00754F56">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Zar">
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{03FE486E-ADD0-44AE-BE62-E4B660BBBBDA}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId3" w:fontKey="{0AE305F6-C93F-4CC5-BA40-27BDF3F9F756}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{B5B6783D-E43D-457C-96E3-FBF410588192}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{E5EBB1B8-2E9A-4A04-8E8F-7AF0AA40A7F2}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{C14C4B55-8D01-49E8-BD3F-94F8D71032BB}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...2 lines deleted...]
-    <w:embedItalic r:id="rId6" w:subsetted="1" w:fontKey="{53D3746A-F166-4541-9EF9-B1BB4388FE01}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:subsetted="1" w:fontKey="{054B716C-6BAC-414A-8575-C00489FB7999}"/>
+    <w:embedBold r:id="rId5" w:subsetted="1" w:fontKey="{03350B57-4DD3-42DB-81B8-9D933CCE8A6C}"/>
+    <w:embedItalic r:id="rId6" w:subsetted="1" w:fontKey="{C828B10E-C0BA-4F37-8DB7-8D53D069F449}"/>
   </w:font>
   <w:font w:name="B Lotus">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:subsetted="1" w:fontKey="{D1D31341-624E-4E17-9878-92E39C11BCA0}"/>
-    <w:embedBold r:id="rId8" w:fontKey="{7202D7E3-6978-4533-9E75-A218CB0EA31D}"/>
+    <w:embedRegular r:id="rId7" w:subsetted="1" w:fontKey="{EEDCE5CD-9197-472A-A942-FF25DB41D330}"/>
+    <w:embedBold r:id="rId8" w:fontKey="{68ADF057-318A-4B52-853F-11EFE13302CB}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Zar">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedBold r:id="rId9" w:fontKey="{2F290DA8-D4E4-461F-8131-F1CDF04F8319}"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
-    <w:notTrueType/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Titr">
     <w:panose1 w:val="00000700000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId9" w:subsetted="1" w:fontKey="{7D2C90A6-FA67-4A46-80DF-99636DE773D1}"/>
-    <w:embedBold r:id="rId10" w:subsetted="1" w:fontKey="{44E2B258-450B-4926-80B4-D62C4667FEF3}"/>
+    <w:embedRegular r:id="rId10" w:subsetted="1" w:fontKey="{C855FE65-6EE4-4A0B-8693-A24A1C9199E0}"/>
+    <w:embedBold r:id="rId11" w:subsetted="1" w:fontKey="{CF35054B-012A-4891-BC68-166AA4345781}"/>
   </w:font>
   <w:font w:name="Frutiger 45 Light">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IranNastaliq">
+    <w:panose1 w:val="02020505000000020003"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="61002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId11" w:subsetted="1" w:fontKey="{EFAB8BB8-5E8E-4E98-A192-0D7ED9D32062}"/>
+    <w:sig w:usb0="A1002AEF" w:usb1="D000604A" w:usb2="00000008" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId12" w:subsetted="1" w:fontKey="{AA032DEE-E3C3-445B-8A3B-2755DABE5388}"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
+    <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
-    <w:notTrueType/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId13" w:subsetted="1" w:fontKey="{9D0CAEE7-BA0C-4120-977E-66BEE661A713}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="009010B5" w:rsidRPr="00E16077" w:rsidRDefault="009010B5" w:rsidP="00E16077">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="152804B4" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00E16077" w:rsidRDefault="009010B5" w:rsidP="00E16077">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="009010B5" w:rsidRDefault="009010B5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="27340C53" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="009010B5" w:rsidRDefault="009010B5" w:rsidP="00510E43">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7F003C02" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5" w:rsidP="00510E43">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00C87917">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:noProof/>
         <w:rtl/>
       </w:rPr>
       <w:t>‌ز</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="009010B5" w:rsidRPr="00E84CF8" w:rsidRDefault="009010B5" w:rsidP="00E84CF8">
+  <w:p w14:paraId="470B0DFD" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00E84CF8" w:rsidRDefault="009010B5" w:rsidP="00E84CF8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="009010B5" w:rsidRDefault="009010B5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="526083D8" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00C87917">
       <w:rPr>
         <w:noProof/>
         <w:rtl/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="009010B5" w:rsidRPr="00E16077" w:rsidRDefault="009010B5" w:rsidP="00E16077">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="40BD7808" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00E16077" w:rsidRDefault="009010B5" w:rsidP="00E16077">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:bidi="fa-IR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="009010B5" w:rsidRDefault="009010B5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="654D8AF6" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00DE1962">
       <w:rPr>
         <w:noProof/>
         <w:rtl/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="009010B5" w:rsidRDefault="009010B5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="65286881" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00DE1962">
       <w:rPr>
         <w:noProof/>
         <w:rtl/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="009010B5" w:rsidRDefault="009010B5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="726A42B9" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00C87917">
       <w:rPr>
         <w:noProof/>
         <w:rtl/>
       </w:rPr>
       <w:t>13</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="009010B5" w:rsidRDefault="009010B5" w:rsidP="000952ED">
+  <w:p w14:paraId="718EA013" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5" w:rsidP="000952ED">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="009010B5" w:rsidRPr="001D1DE4" w:rsidRDefault="009010B5" w:rsidP="00023319">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7774E2FE" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="001D1DE4" w:rsidRDefault="009010B5" w:rsidP="00023319">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="001D1DE4">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="001D1DE4">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="001D1DE4">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:rtl/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
     <w:r w:rsidRPr="001D1DE4">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="009010B5" w:rsidRDefault="009010B5">
+  <w:p w14:paraId="5A352FDF" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="009010B5" w:rsidRDefault="009010B5"/>
+  <w:p w14:paraId="457A52C1" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5"/>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="009010B5" w:rsidRDefault="009010B5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2815940C" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00D61CB2">
       <w:rPr>
         <w:noProof/>
         <w:rtl/>
       </w:rPr>
       <w:t>24</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00145904" w:rsidRDefault="00145904" w:rsidP="007335BE">
+    <w:p w14:paraId="1FD863CC" w14:textId="77777777" w:rsidR="00145904" w:rsidRDefault="00145904" w:rsidP="007335BE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00145904" w:rsidRDefault="00145904" w:rsidP="00754F56">
+    <w:p w14:paraId="04979DDC" w14:textId="77777777" w:rsidR="00145904" w:rsidRDefault="00145904" w:rsidP="00754F56">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="00691A25" w:rsidRDefault="00691A25">
+    <w:p w14:paraId="161A7DD7" w14:textId="77777777" w:rsidR="00691A25" w:rsidRDefault="00691A25">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> University of Technology</w:t>
+        <w:t xml:space="preserve"> Sahand University of Technology</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="009010B5" w:rsidRDefault="009010B5">
+    <w:p w14:paraId="115A715B" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Jack</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="009010B5" w:rsidRDefault="009010B5" w:rsidP="00365980">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4D2920FC" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5" w:rsidP="00365980">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rtl/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rtl/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:rtl/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rtl/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="009010B5" w:rsidRDefault="009010B5" w:rsidP="00365980">
+  <w:p w14:paraId="3DE33FDC" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5" w:rsidP="00365980">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="009010B5" w:rsidRDefault="009010B5" w:rsidP="00A869B9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="247E0178" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5" w:rsidP="00A869B9">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="thinThickSmallGap" w:sz="12" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:line="192" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:rtl/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19E2486E" wp14:editId="190173EA">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4445</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-38735</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1253490" cy="257175"/>
               <wp:effectExtent l="0" t="0" r="3810" b="9525"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 25"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1253490" cy="257175"/>
                       </a:xfrm>
@@ -20825,227 +21167,209 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="009010B5" w:rsidRPr="006212E6" w:rsidRDefault="009010B5" w:rsidP="00495B46">
+                        <w:p w14:paraId="56768D88" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="006212E6" w:rsidRDefault="009010B5" w:rsidP="00495B46">
                           <w:pPr>
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="28"/>
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:hint="cs"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="28"/>
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">فصل </w:t>
-[...10 lines deleted...]
-                            <w:t>4: نتایج و بحث</w:t>
+                            <w:t>فصل 4: نتایج و بحث</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="009010B5" w:rsidRPr="00B9192F" w:rsidRDefault="009010B5" w:rsidP="00495B46">
+                        <w:p w14:paraId="1D208ED9" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00B9192F" w:rsidRDefault="009010B5" w:rsidP="00495B46">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="B Nazanin"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="28"/>
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+        <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="19E2486E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.35pt;margin-top:-3.05pt;width:98.7pt;height:20.25pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGIGBRsQIAALEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtunDAQfa/Uf7D8TriEvYDCRsmyVJXS&#10;i5T0A7xgFqvGprZ3IY367x2bZTeXl6otD5axx2fOzJyZq+uh5ehAlWZSZDi8CDCiopQVE7sMf3so&#10;vCVG2hBRES4FzfAj1fh69f7dVd+lNJKN5BVVCECETvsuw40xXer7umxoS/SF7KiAy1qqlhj4VTu/&#10;UqQH9Jb7URDM/V6qqlOypFrDaT5e4pXDr2tami91ralBPMPAzbhVuXVrV391RdKdIl3DyiMN8hcs&#10;WsIEOD1B5cQQtFfsDVTLSiW1rM1FKVtf1jUrqYsBogmDV9HcN6SjLhZIju5OadL/D7b8fPiqEKug&#10;dhgJ0kKJHuhg0K0cUDSz6ek7nYLVfQd2ZoBza2pD1d2dLL9rJOS6IWJHb5SSfUNJBfRC+9J/9nTE&#10;0RZk23+SFfgheyMd0FCr1gJCNhCgQ5keT6WxXErrMppdxglclXAXzRbhwpHzSTq97pQ2H6hskd1k&#10;WEHpHTo53Glj2ZB0MrHOhCwY5678XLw4AMPxBHzDU3tnWbhqPiVBsllulrEXR/ONFwd57t0U69ib&#10;F8Aov8zX6zz8Zf2GcdqwqqLCupmUFcZ/VrmjxkdNnLSlJWeVhbOUtNpt11yhAwFlF+5zOYebs5n/&#10;koZLAsTyKqQwioPbKPGK+XLhxUU885JFsPSCMLlN5kGcxHnxMqQ7Jui/h4T6DCczEJkL50z6VWyB&#10;+97GRtKWGZgdnLUZXp6MSGoluBGVK60hjI/7Z6mw9M+pgHJPhXaCtRod1WqG7eBa43Lqg62sHkHB&#10;SoLAQIsw92DTSPUTox5mSIb1jz1RFCP+UUAX2IEzbdS02U4bIkp4mmGD0bhdm3Ew7TvFdg0gj30m&#10;5A10Ss2ciG1LjSyO/QVzwcVynGF28Dz/d1bnSbv6DQAA//8DAFBLAwQUAAYACAAAACEAY0TBgNwA&#10;AAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VI3FqnUIU2ZFNVCE5IiDQcODrx&#10;NrEar0PstuHvcU/0NqMZzbx8M9lenGj0xjHCYp6AIG6cNtwifFVvsxUIHxRr1TsmhF/ysClub3KV&#10;aXfmkk670Io4wj5TCF0IQyalbzqyys/dQByzvRutCtGOrdSjOsdx28uHJEmlVYbjQ6cGeumoOeyO&#10;FmH7zeWr+fmoP8t9aapqnfB7ekC8v5u2zyACTeG/DBf8iA5FZKrdkbUXPcJT7CHM0gWIS7peRVEj&#10;PC6XIItcXuMXfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDGIGBRsQIAALEFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBjRMGA3AAAAAYBAAAP&#10;AAAAAAAAAAAAAAAAAAsFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAFAYAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.35pt;margin-top:-3.05pt;width:98.7pt;height:20.25pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcY9F16wEAAL4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2kzyiBqOo1NQ0hj&#10;IG38gIvjNBaJz5zdJuXXc3aaMuAN8WKd787ffffdeXM19p04aPIGbSlXi6UU2iqsjd2V8uvT3au3&#10;UvgAtoYOrS7lUXt5tX35YjO4QufYYldrEgxifTG4UrYhuCLLvGp1D36BTlsONkg9BL7SLqsJBkbv&#10;uyxfLt9kA1LtCJX2nr23U1BuE37TaBU+N43XQXSlZG4hnZTOKp7ZdgPFjsC1Rp1owD+w6MFYLnqG&#10;uoUAYk/mL6jeKEKPTVgo7DNsGqN06oG7WS3/6OaxBadTLyyOd2eZ/P+DVQ+HLyRMzbOTwkLPI3rS&#10;YxDvcRT5OsozOF9w1qPjvDCyP6bGVr27R/XNC4s3LdidvibCodVQM71VfJk9ezrh+AhSDZ+w5jqw&#10;D5iAxob6CMhqCEbnMR3Po4lcVCyZry9ev+OQ4li+vlxdJnIZFPNrRz580NiLaJSSePQJHQ73PkQ2&#10;UMwpsZjFO9N1afyd/c3BidGT2EfCE/UwVmPS6WIWpcL6yO0QTkvFn4CNFumHFAMvVCn99z2QlqL7&#10;aFmSuH2zQbNRzQZYxU9LGaSYzJswbenekdm1jDyJbvGaZWtM6ijqO7E40eUlSY2eFjpu4fN7yvr1&#10;7bY/AQAA//8DAFBLAwQUAAYACAAAACEAY0TBgNwAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;wU7DMBBE70j8g7VI3FqnUIU2ZFNVCE5IiDQcODrxNrEar0PstuHvcU/0NqMZzbx8M9lenGj0xjHC&#10;Yp6AIG6cNtwifFVvsxUIHxRr1TsmhF/ysClub3KVaXfmkk670Io4wj5TCF0IQyalbzqyys/dQByz&#10;vRutCtGOrdSjOsdx28uHJEmlVYbjQ6cGeumoOeyOFmH7zeWr+fmoP8t9aapqnfB7ekC8v5u2zyAC&#10;TeG/DBf8iA5FZKrdkbUXPcJT7CHM0gWIS7peRVEjPC6XIItcXuMXfwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDcY9F16wEAAL4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBjRMGA3AAAAAYBAAAPAAAAAAAAAAAAAAAAAEUEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAATgUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="009010B5" w:rsidRPr="006212E6" w:rsidRDefault="009010B5" w:rsidP="00495B46">
+                  <w:p w14:paraId="56768D88" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="006212E6" w:rsidRDefault="009010B5" w:rsidP="00495B46">
                     <w:pPr>
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:hint="cs"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                       <w:t>فصل 4: نتایج و بحث</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidR="009010B5" w:rsidRPr="00B9192F" w:rsidRDefault="009010B5" w:rsidP="00495B46">
+                  <w:p w14:paraId="1D208ED9" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00B9192F" w:rsidRDefault="009010B5" w:rsidP="00495B46">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="B Nazanin"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00E70E59">
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:rtl/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:rtl/>
       </w:rPr>
-      <w:t xml:space="preserve">شش </w:t>
-[...6 lines deleted...]
-      <w:t>کلمه اول عنوان ....</w:t>
+      <w:t>شش کلمه اول عنوان ....</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="009010B5" w:rsidRDefault="009010B5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1EB71779" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="009010B5" w:rsidRDefault="009010B5"/>
+  <w:p w14:paraId="710C3A19" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5"/>
 </w:hdr>
 </file>
 
 <file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="009010B5" w:rsidRPr="000E64F6" w:rsidRDefault="009010B5" w:rsidP="00A869B9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="38B15879" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="000E64F6" w:rsidRDefault="009010B5" w:rsidP="00A869B9">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="thinThickSmallGap" w:sz="12" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:line="192" w:lineRule="auto"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:rtl/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67C88437" wp14:editId="12851244">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4445</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-38735</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1995805" cy="257175"/>
               <wp:effectExtent l="0" t="0" r="4445" b="9525"/>
               <wp:wrapNone/>
               <wp:docPr id="7" name="Text Box 25"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1995805" cy="257175"/>
                       </a:xfrm>
@@ -21056,322 +21380,315 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="009010B5" w:rsidRPr="006212E6" w:rsidRDefault="009010B5" w:rsidP="00725F6B">
+                        <w:p w14:paraId="0BC82C87" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="006212E6" w:rsidRDefault="009010B5" w:rsidP="00725F6B">
                           <w:pPr>
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="28"/>
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="006212E6">
                             <w:rPr>
                               <w:rFonts w:hint="cs"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="28"/>
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                             <w:t xml:space="preserve">فصل </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:hint="cs"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="28"/>
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                             <w:t>5</w:t>
                           </w:r>
                           <w:r w:rsidRPr="006212E6">
                             <w:rPr>
                               <w:rFonts w:hint="cs"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="28"/>
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                             <w:t>: نتیجه‌گیری و پیشنهادها</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="009010B5" w:rsidRPr="00B9192F" w:rsidRDefault="009010B5" w:rsidP="00AD7E53">
+                        <w:p w14:paraId="1960F0D1" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00B9192F" w:rsidRDefault="009010B5" w:rsidP="00AD7E53">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="B Nazanin"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="28"/>
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+        <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="67C88437" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.35pt;margin-top:-3.05pt;width:157.15pt;height:20.25pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBnPwhbsgIAALEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuOmzAQfa/Uf7D8znIpSQCFrLIhVJW2&#10;F2m3H+CACVbBprYT2Fb9945NSDa7L1VbHqzBlzNnZs7M8nZoG3SkUjHBU+zfeBhRXoiS8X2Kvz7m&#10;ToSR0oSXpBGcpviJKny7evtm2XcJDUQtmpJKBCBcJX2X4lrrLnFdVdS0JepGdJTDYSVkSzT8yr1b&#10;StIDetu4gefN3V7IspOioErBbjYe4pXFrypa6M9VpahGTYqBm7artOvOrO5qSZK9JF3NihMN8hcs&#10;WsI4OD1DZUQTdJDsFVTLCimUqPRNIVpXVBUrqI0BovG9F9E81KSjNhZIjurOaVL/D7b4dPwiEStT&#10;vMCIkxZK9EgHje7EgIKZSU/fqQRuPXRwTw+wD2W2oaruXhTfFOJiUxO+p2spRV9TUgI937x0nz0d&#10;cZQB2fUfRQl+yEELCzRUsjW5g2wgQIcyPZ1LY7gUxmUczyJvhlEBZ8Fs4S8sOZck0+tOKv2eihYZ&#10;I8USSm/RyfFeacOGJNMV44yLnDWNLX/Drzbg4rgDvuGpOTMsbDV/xl68jbZR6ITBfOuEXpY563wT&#10;OvMcGGXvss0m838Zv36Y1KwsKTduJmX54Z9V7qTxURNnbSnRsNLAGUpK7nebRqIjAWXn9rM5h5PL&#10;Nfeahk0CxPIiJD8IvbsgdvJ5tHDCPJw58cKLHM+P7+K5F8Zhll+HdM84/feQUJ/ieAYis+FcSL+I&#10;zbPf69hI0jINs6NhbYqj8yWSGAlueWlLqwlrRvtZKgz9Syqg3FOhrWCNRke16mE32NYIpz7YifIJ&#10;FCwFCAxkCnMPjFrIHxj1MENSrL4fiKQYNR84dIEZOJMhJ2M3GYQX8DTFGqPR3OhxMB06yfY1II99&#10;xsUaOqViVsSmpUYWp/6CuWBjOc0wM3ie/9tbl0m7+g0AAP//AwBQSwMEFAAGAAgAAAAhABG9nTLc&#10;AAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxaJ1AChDhVheCEhJqGA0cn&#10;3iZW43WI3Tb8PcsJbrOa0czbYj27QZxwCtaTgnSZgEBqvbHUKfioXxcPIELUZPTgCRV8Y4B1eXlR&#10;6Nz4M1V42sVOcAmFXCvoYxxzKUPbo9Nh6Uck9vZ+cjryOXXSTPrM5W6QN0mSSact8UKvR3zusT3s&#10;jk7B5pOqF/v13myrfWXr+jGht+yg1PXVvHkCEXGOf2H4xWd0KJmp8UcyQQwK7jmnYJGlINi9Te/4&#10;s4bFagWyLOR//PIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZz8IW7ICAACxBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAEb2dMtwAAAAGAQAA&#10;DwAAAAAAAAAAAAAAAAAMBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABUGAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.35pt;margin-top:-3.05pt;width:157.15pt;height:20.25pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmnukA7QEAAL4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06CZWmNOEXXosOA&#10;bh3Q7gNoWY6F2aJGKbGzrx8lx1m33YpeBIoiHx8fqc3V0LXioMkbtIVczOZSaKuwMnZXyO9Pd+8u&#10;pPABbAUtWl3Io/byavv2zaZ3uV5ig22lSTCI9XnvCtmE4PIs86rRHfgZOm35sUbqIPCVdllF0DN6&#10;12bL+fxD1iNVjlBp79l7Oz7KbcKva63CQ117HURbSOYW0knpLOOZbTeQ7whcY9SJBryARQfGctEz&#10;1C0EEHsy/0F1RhF6rMNMYZdhXRulUw/czWL+TzePDTidemFxvDvL5F8PVn09fCNhqkKupbDQ8Yie&#10;9BDERxzEchXl6Z3POerRcVwY2M9jTq16d4/qhxcWbxqwO31NhH2joWJ6i5iZPUsdcXwEKfsvWHEd&#10;2AdMQENNXdSO1RCMzmM6nkcTuahY8vJydTFfSaH4bblaL9aJXAb5lO3Ih08aOxGNQhKPPqHD4d6H&#10;yAbyKSQWs3hn2jaNv7V/OTgwehL7SHikHoZySDq9n0QpsTpyO4TjUvEnYKNB+iVFzwtVSP9zD6Sl&#10;aD9bliRu32TQZJSTAVZxaiGDFKN5E8Yt3Tsyu4aRR9EtXrNstUkdRX1HFie6vCSp0dNCxy18fk9R&#10;f77d9jcAAAD//wMAUEsDBBQABgAIAAAAIQARvZ0y3AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUjcWidQAoQ4VYXghISahgNHJ94mVuN1iN02/D3LCW6zmtHM22I9u0GccArW&#10;k4J0mYBAar2x1Cn4qF8XDyBC1GT04AkVfGOAdXl5Uejc+DNVeNrFTnAJhVwr6GMccylD26PTYelH&#10;JPb2fnI68jl10kz6zOVukDdJkkmnLfFCr0d87rE97I5OweaTqhf79d5sq31l6/oxobfsoNT11bx5&#10;AhFxjn9h+MVndCiZqfFHMkEMCu45p2CRpSDYvU3v+LOGxWoFsizkf/zyBwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhACae6QDtAQAAvgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhABG9nTLcAAAABgEAAA8AAAAAAAAAAAAAAAAARwQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAABQBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="009010B5" w:rsidRPr="006212E6" w:rsidRDefault="009010B5" w:rsidP="00725F6B">
+                  <w:p w14:paraId="0BC82C87" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="006212E6" w:rsidRDefault="009010B5" w:rsidP="00725F6B">
                     <w:pPr>
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="006212E6">
                       <w:rPr>
                         <w:rFonts w:hint="cs"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                       <w:t xml:space="preserve">فصل </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:hint="cs"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                       <w:t>5</w:t>
                     </w:r>
                     <w:r w:rsidRPr="006212E6">
                       <w:rPr>
                         <w:rFonts w:hint="cs"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                       <w:t>: نتیجه‌گیری و پیشنهادها</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidR="009010B5" w:rsidRPr="00B9192F" w:rsidRDefault="009010B5" w:rsidP="00AD7E53">
+                  <w:p w14:paraId="1960F0D1" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00B9192F" w:rsidRDefault="009010B5" w:rsidP="00AD7E53">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="B Nazanin"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="009A0727">
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:rtl/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:rtl/>
       </w:rPr>
-      <w:t xml:space="preserve">شش </w:t>
-[...6 lines deleted...]
-      <w:t>کلمه اول عنوان ....</w:t>
+      <w:t>شش کلمه اول عنوان ....</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="009010B5" w:rsidRDefault="009010B5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6EFAFB4D" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="009010B5" w:rsidRPr="00830075" w:rsidRDefault="009010B5" w:rsidP="00830075">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4859A1CE" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00830075" w:rsidRDefault="009010B5" w:rsidP="00830075">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:szCs w:val="24"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="009010B5" w:rsidRPr="00830075" w:rsidRDefault="009010B5" w:rsidP="00830075">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="10AEDE5C" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00830075" w:rsidRDefault="009010B5" w:rsidP="00830075">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:szCs w:val="24"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="009010B5" w:rsidRPr="00E42BD4" w:rsidRDefault="009010B5" w:rsidP="00694207">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="378841CE" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00E42BD4" w:rsidRDefault="009010B5" w:rsidP="00694207">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:szCs w:val="26"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="009010B5" w:rsidRDefault="009010B5" w:rsidP="00365980">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="24827D00" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5" w:rsidP="00365980">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="009010B5" w:rsidRPr="009B082A" w:rsidRDefault="009010B5" w:rsidP="009B082A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2A5F5194" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="009B082A" w:rsidRDefault="009010B5" w:rsidP="009B082A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="009010B5" w:rsidRPr="000E64F6" w:rsidRDefault="009010B5" w:rsidP="00A869B9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="37BCE755" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="000E64F6" w:rsidRDefault="009010B5" w:rsidP="00A869B9">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="thinThickSmallGap" w:sz="12" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:line="192" w:lineRule="auto"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:rtl/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22D9CE8E" wp14:editId="18D5F09C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4445</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-38735</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="849630" cy="257175"/>
               <wp:effectExtent l="0" t="0" r="7620" b="9525"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="Text Box 25"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="849630" cy="257175"/>
                       </a:xfrm>
@@ -21382,210 +21699,210 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="009010B5" w:rsidRPr="00200B60" w:rsidRDefault="009010B5" w:rsidP="00E170E1">
+                        <w:p w14:paraId="65767B19" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00200B60" w:rsidRDefault="009010B5" w:rsidP="00E170E1">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:cs="Times New Roman"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="28"/>
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="B Nazanin" w:hint="cs"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="28"/>
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                             <w:t>فصل 1: مقدمه</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="009010B5" w:rsidRPr="00B9192F" w:rsidRDefault="009010B5" w:rsidP="00557F5F">
+                        <w:p w14:paraId="0D5D6080" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00B9192F" w:rsidRDefault="009010B5" w:rsidP="00557F5F">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="B Nazanin"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="28"/>
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+        <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="22D9CE8E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 25" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.35pt;margin-top:-3.05pt;width:66.9pt;height:20.25pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpRREVrQIAAKkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtunDAQfa/Uf7D8TriEvYDCRsmyVJXS&#10;i5T0A7zGLFbBprZ3IY367x2bZTeXl6otD2iwx8fnzBzm6npoG3RgSnMpMhxeBBgxQWXJxS7D3x4K&#10;b4mRNkSUpJGCZfiRaXy9ev/uqu9SFslaNiVTCECETvsuw7UxXer7mtasJfpCdkzAZiVVSwx8qp1f&#10;KtIDetv4URDM/V6qslOSMq1hNR838crhVxWj5ktVaWZQk2HgZtxbuffWvv3VFUl3inQ1p0ca5C9Y&#10;tIQLuPQElRND0F7xN1Atp0pqWZkLKltfVhWnzGkANWHwSs19TTrmtEBxdHcqk/5/sPTz4atCvMxw&#10;jJEgLbTogQ0G3coBRTNbnr7TKWTdd5BnBliHNjupuruT9LtGQq5rInbsRinZ14yUQC+0J/1nR0cc&#10;bUG2/SdZwj1kb6QDGirV2tpBNRCgQ5seT62xXCgsLuNkfgk7FLai2SJcOG4+SafDndLmA5MtskGG&#10;FXTegZPDnTaWDEmnFHuXkAVvGtf9RrxYgMRxBa6Go3bPknDNfEqCZLPcLGMvjuYbLw7y3Lsp1rE3&#10;L4BRfpmv13n4y94bxmnNy5IJe81krDD+s8YdLT5a4mQtLRteWjhLSavddt0odCBg7MI9ruSwc07z&#10;X9JwRQAtrySFURzcRolXzJcLLy7imZcsgqUXhMltMg/iJM6Ll5LuuGD/Lgn1GU5m4DEn50z6lbbA&#10;PW+1kbTlBkZHw1twxymJpNaBG1G61hrCmzF+VgpL/1wKaPfUaOdXa9HRrGbYDoBiTbyV5SM4V0lw&#10;FpgQ5h0EtVQ/MephdmRY/9gTxTBqPgpwvx00U6CmYDsFRFA4mmGD0RiuzTiQ9p3iuxqQx/9LyBv4&#10;Qyru3HtmcfyvYB44EcfZZQfO82+XdZ6wq98AAAD//wMAUEsDBBQABgAIAAAAIQBQRCuC3AAAAAYB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUjcWqc0hDZkU1UITkioaThwdOJtEjVe&#10;h9htw9/jnuA4mtGbl20m04szja6zjLCYRyCIa6s7bhA+y7fZCoTzirXqLRPCDznY5Lc3mUq1vXBB&#10;571vRICwSxVC6/2QSunqloxyczsQh+5gR6N8iGMj9aguAW56+RBFiTSq4/DQqoFeWqqP+5NB2H5x&#10;8dp9f1S74lB0ZbmO+D05It7fTdtnEJ4m/zeGq35Qhzw4VfbE2oke4SnsEGbJAsS1XcaPICqEZRyD&#10;zDP5Xz//BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOlFERWtAgAAqQUAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFBEK4LcAAAABgEAAA8AAAAA&#10;AAAAAAAAAAAABwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAQBgAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 25" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.35pt;margin-top:-3.05pt;width:66.9pt;height:20.25pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgXs/a6QEAALYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07Rlb0RNV8uuFiEt&#10;C9IuHzBxnMQi8Zix26R8PWOnKQu8IV6sycz4+MyZk8312Hdir8kbtIVcLZZSaKuwMrYp5Nfn+zdX&#10;UvgAtoIOrS7kQXt5vX39ajO4XK+xxa7SJBjE+nxwhWxDcHmWedXqHvwCnbZcrJF6CPxJTVYRDIze&#10;d9l6ubzIBqTKESrtPWfvpqLcJvy61ip8rmuvg+gKydxCOimdZTyz7QbyhsC1Rh1pwD+w6MFYfvQE&#10;dQcBxI7MX1C9UYQe67BQ2GdY10bpNANPs1r+Mc1TC06nWVgc704y+f8Hqx73X0iYqpBnUljoeUXP&#10;egziPY5ifR7lGZzPuevJcV8YOc9rTqN694DqmxcWb1uwjb4hwqHVUDG9VbyZvbg64fgIUg6fsOJ3&#10;YBcwAY019VE7VkMwOq/pcFpN5KI4eXX27uItVxSX1ueXq8vELYN8vuzIhw8aexGDQhJvPoHD/sGH&#10;SAbyuSW+ZfHedF3afmd/S3BjzCTyke/EPIzleBSjxOrAYxBOZmLzc9Ai/ZBiYCMV0n/fAWkpuo+W&#10;pYiumwOag3IOwCq+WsggxRTehsmdO0emaRl5EtviDctVmzRK1HViceTJ5kgTHo0c3ffyO3X9+t22&#10;PwEAAP//AwBQSwMEFAAGAAgAAAAhAFBEK4LcAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjsFO&#10;wzAQRO9I/IO1SNxapzSENmRTVQhOSKhpOHB04m0SNV6H2G3D3+Oe4Dia0ZuXbSbTizONrrOMsJhH&#10;IIhrqztuED7Lt9kKhPOKteotE8IPOdjktzeZSrW9cEHnvW9EgLBLFULr/ZBK6eqWjHJzOxCH7mBH&#10;o3yIYyP1qC4Bbnr5EEWJNKrj8NCqgV5aqo/7k0HYfnHx2n1/VLviUHRluY74PTki3t9N22cQnib/&#10;N4arflCHPDhV9sTaiR7hKewQZskCxLVdxo8gKoRlHIPMM/lfP/8FAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAYF7P2ukBAAC2AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAUEQrgtwAAAAGAQAADwAAAAAAAAAAAAAAAABDBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="009010B5" w:rsidRPr="00200B60" w:rsidRDefault="009010B5" w:rsidP="00E170E1">
+                  <w:p w14:paraId="65767B19" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00200B60" w:rsidRDefault="009010B5" w:rsidP="00E170E1">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:cs="Times New Roman"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="B Nazanin" w:hint="cs"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                       <w:t>فصل 1: مقدمه</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidR="009010B5" w:rsidRPr="00B9192F" w:rsidRDefault="009010B5" w:rsidP="00557F5F">
+                  <w:p w14:paraId="0D5D6080" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00B9192F" w:rsidRDefault="009010B5" w:rsidP="00557F5F">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="B Nazanin"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00FD6EF7">
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:rtl/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:rtl/>
       </w:rPr>
       <w:t>شش کلمه اول عنوان ...</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="009010B5" w:rsidRPr="00B149B6" w:rsidRDefault="009010B5" w:rsidP="00B149B6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5BE0E08B" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00B149B6" w:rsidRDefault="009010B5" w:rsidP="00B149B6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="009010B5" w:rsidRPr="000E64F6" w:rsidRDefault="009010B5" w:rsidP="00A869B9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="452770E2" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="000E64F6" w:rsidRDefault="009010B5" w:rsidP="00A869B9">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="thinThickSmallGap" w:sz="12" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:line="192" w:lineRule="auto"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:rtl/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A875835" wp14:editId="054FA341">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="627C4E09" wp14:editId="55CAA668">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4445</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-38735</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2274570" cy="257175"/>
               <wp:effectExtent l="0" t="0" r="11430" b="9525"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Text Box 25"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2274570" cy="257175"/>
                       </a:xfrm>
@@ -21596,228 +21913,210 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="009010B5" w:rsidRPr="00200B60" w:rsidRDefault="009010B5" w:rsidP="00E170E1">
+                        <w:p w14:paraId="4176ED4F" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00200B60" w:rsidRDefault="009010B5" w:rsidP="00E170E1">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:cs="Times New Roman"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="28"/>
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="B Nazanin" w:hint="cs"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="28"/>
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">فصل </w:t>
-[...10 lines deleted...]
-                            <w:t>2: مروری بر مطالعات انجام شده</w:t>
+                            <w:t>فصل 2: مروری بر مطالعات انجام شده</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="009010B5" w:rsidRPr="00B9192F" w:rsidRDefault="009010B5" w:rsidP="00557F5F">
+                        <w:p w14:paraId="0A7AC5B8" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00B9192F" w:rsidRDefault="009010B5" w:rsidP="00557F5F">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="B Nazanin"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="28"/>
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+        <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="0A875835" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="627C4E09" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.35pt;margin-top:-3.05pt;width:179.1pt;height:20.25pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBuSTITsQIAALEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtunDAQfa/Uf7D8TriEvYDCRsmyVJXS&#10;i5T0A7xgFqvGprZ3IY367x2bZTeXl6otD9Zgj8+cmTmeq+uh5ehAlWZSZDi8CDCiopQVE7sMf3so&#10;vCVG2hBRES4FzfAj1fh69f7dVd+lNJKN5BVVCECETvsuw40xXer7umxoS/SF7KiAw1qqlhj4VTu/&#10;UqQH9Jb7URDM/V6qqlOypFrDbj4e4pXDr2tami91ralBPMPAzbhVuXVrV391RdKdIl3DyiMN8hcs&#10;WsIEBD1B5cQQtFfsDVTLSiW1rM1FKVtf1jUrqcsBsgmDV9ncN6SjLhcoju5OZdL/D7b8fPiqEKsy&#10;fImRIC206IEOBt3KAUUzW56+0yl43XfgZwbYhza7VHV3J8vvGgm5bojY0RulZN9QUgG90N70n10d&#10;cbQF2fafZAVxyN5IBzTUqrW1g2ogQIc2PZ5aY7mUsBlFi3i2gKMSzqLZIlw4cj5Jp9ud0uYDlS2y&#10;RoYVtN6hk8OdNpYNSScXG0zIgnHu2s/Fiw1wHHcgNly1Z5aF6+ZTEiSb5WYZe3E033hxkOfeTbGO&#10;vXkBjPLLfL3Ow182bhinDasqKmyYSVlh/GedO2p81MRJW1pyVlk4S0mr3XbNFToQUHbhPldzODm7&#10;+S9puCJALq9SCqM4uI0Sr5gvF15cxDMvWQRLLwiT22QexEmcFy9TumOC/ntKqM9wMgORuXTOpF/l&#10;FrjvbW4kbZmB2cFZm+HlyYmkVoIbUbnWGsL4aD8rhaV/LgW0e2q0E6zV6KhWM2wH9zScmq2Yt7J6&#10;BAUrCQIDLcLcA6OR6idGPcyQDOsfe6IoRvyjgFdgB85kqMnYTgYRJVzNsMFoNNdmHEz7TrFdA8jj&#10;OxPyBl5KzZyIzyyO7wvmgsvlOMPs4Hn+77zOk3b1GwAA//8DAFBLAwQUAAYACAAAACEAivMww9wA&#10;AAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VI3FqnUEIb4lQVghMSahoOHJ14&#10;m1iN1yF22/D3LCe4zWhGMy/fTK4XZxyD9aRgMU9AIDXeWGoVfFSvsxWIEDUZ3XtCBd8YYFNcX+U6&#10;M/5CJZ73sRU8QiHTCroYh0zK0HTodJj7AYmzgx+djmzHVppRX3jc9fIuSVLptCV+6PSAzx02x/3J&#10;Kdh+Uvliv97rXXkobVWtE3pLj0rd3kzbJxARp/hXhl98RoeCmWp/IhNEr+CRewpm6QIEp/cPqzWI&#10;msVyCbLI5X/84gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBuSTITsQIAALEFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCK8zDD3AAAAAYBAAAP&#10;AAAAAAAAAAAAAAAAAAsFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAFAYAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.35pt;margin-top:-3.05pt;width:179.1pt;height:20.25pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+TKav6wEAAL4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07SBUhQ1XS27WoS0&#10;XKRdPmDiOI1F4jFjt0n5esZO013gDfFijcfj43POjLdXY9+JoyZv0JZytVhKoa3C2th9Kb893r16&#10;J4UPYGvo0OpSnrSXV7uXL7aDK3SOLXa1JsEg1heDK2UbgiuyzKtW9+AX6LTlwwaph8Bb2mc1wcDo&#10;fZfly+XbbECqHaHS3nP2djqUu4TfNFqFL03jdRBdKZlbSCultYprtttCsSdwrVFnGvAPLHowlh+9&#10;QN1CAHEg8xdUbxShxyYsFPYZNo1ROmlgNavlH2oeWnA6aWFzvLvY5P8frPp8/ErC1KV8LYWFnlv0&#10;qMcg3uMo8nW0Z3C+4KoHx3Vh5Dy3OUn17h7Vdy8s3rRg9/qaCIdWQ830VvFm9uzqhOMjSDV8wprf&#10;gUPABDQ21Efv2A3B6Nym06U1kYviZJ5v3qw3fKT4LF9vVptELoNivu3Ihw8aexGDUhK3PqHD8d6H&#10;yAaKuSQ+ZvHOdF1qf2d/S3BhzCT2kfBEPYzVmHxK0qKyCusTyyGchoo/AQct0k8pBh6oUvofByAt&#10;RffRsiVx+uaA5qCaA7CKr5YySDGFN2Ga0oMjs28ZeTLd4jXb1pik6InFmS4PSRJ6Hug4hc/3qerp&#10;2+1+AQAA//8DAFBLAwQUAAYACAAAACEAivMww9wAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;wU7DMBBE70j8g7VI3FqnUEIb4lQVghMSahoOHJ14m1iN1yF22/D3LCe4zWhGMy/fTK4XZxyD9aRg&#10;MU9AIDXeWGoVfFSvsxWIEDUZ3XtCBd8YYFNcX+U6M/5CJZ73sRU8QiHTCroYh0zK0HTodJj7AYmz&#10;gx+djmzHVppRX3jc9fIuSVLptCV+6PSAzx02x/3JKdh+Uvliv97rXXkobVWtE3pLj0rd3kzbJxAR&#10;p/hXhl98RoeCmWp/IhNEr+CRewpm6QIEp/cPqzWImsVyCbLI5X/84gcAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQD+TKav6wEAAL4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCK8zDD3AAAAAYBAAAPAAAAAAAAAAAAAAAAAEUEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAATgUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="009010B5" w:rsidRPr="00200B60" w:rsidRDefault="009010B5" w:rsidP="00E170E1">
+                  <w:p w14:paraId="4176ED4F" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00200B60" w:rsidRDefault="009010B5" w:rsidP="00E170E1">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:cs="Times New Roman"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="B Nazanin" w:hint="cs"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                       <w:t>فصل 2: مروری بر مطالعات انجام شده</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidR="009010B5" w:rsidRPr="00B9192F" w:rsidRDefault="009010B5" w:rsidP="00557F5F">
+                  <w:p w14:paraId="0A7AC5B8" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00B9192F" w:rsidRDefault="009010B5" w:rsidP="00557F5F">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="B Nazanin"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00E70E59">
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:rtl/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:rtl/>
       </w:rPr>
-      <w:t xml:space="preserve">شش </w:t>
-[...6 lines deleted...]
-      <w:t>کلمه اول عنوان ....</w:t>
+      <w:t>شش کلمه اول عنوان ....</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="009010B5" w:rsidRDefault="009010B5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1DDD833C" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="009010B5" w:rsidRPr="000E64F6" w:rsidRDefault="009010B5" w:rsidP="00A869B9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6881C1D1" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="000E64F6" w:rsidRDefault="009010B5" w:rsidP="00A869B9">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="thinThickSmallGap" w:sz="12" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:line="192" w:lineRule="auto"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:rtl/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A5EB647" wp14:editId="7E839B1B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4445</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-38735</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1275080" cy="257175"/>
               <wp:effectExtent l="0" t="0" r="1270" b="9525"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Text Box 25"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1275080" cy="257175"/>
                       </a:xfrm>
@@ -21828,411 +22127,393 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="009010B5" w:rsidRPr="006212E6" w:rsidRDefault="009010B5" w:rsidP="00EA62FB">
+                        <w:p w14:paraId="4EF693CD" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="006212E6" w:rsidRDefault="009010B5" w:rsidP="00EA62FB">
                           <w:pPr>
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="28"/>
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:hint="cs"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="28"/>
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">فصل </w:t>
-[...10 lines deleted...]
-                            <w:t>3: روش تحقیق</w:t>
+                            <w:t>فصل 3: روش تحقیق</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="009010B5" w:rsidRPr="00B9192F" w:rsidRDefault="009010B5" w:rsidP="009E2A84">
+                        <w:p w14:paraId="649100F4" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00B9192F" w:rsidRDefault="009010B5" w:rsidP="009E2A84">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="B Nazanin"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="28"/>
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+        <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="5A5EB647" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.35pt;margin-top:-3.05pt;width:100.4pt;height:20.25pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5tQfJsAIAALEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuOmzAQfa/Uf7D8znIpSQCFrLIhVJW2&#10;F2m3H+CACVbBprYT2Fb9945NSDa7L1VbHqzBHp85M3M8y9uhbdCRSsUET7F/42FEeSFKxvcp/vqY&#10;OxFGShNekkZwmuInqvDt6u2bZd8lNBC1aEoqEYBwlfRdimutu8R1VVHTlqgb0VEOh5WQLdHwK/du&#10;KUkP6G3jBp43d3shy06KgioFu9l4iFcWv6pooT9XlaIaNSkGbtqu0q47s7qrJUn2knQ1K040yF+w&#10;aAnjEPQMlRFN0EGyV1AtK6RQotI3hWhdUVWsoDYHyMb3XmTzUJOO2lygOKo7l0n9P9ji0/GLRKxM&#10;cYARJy206JEOGt2JAQUzU56+Uwl4PXTgpwfYhzbbVFV3L4pvCnGxqQnf07WUoq8pKYGeb266z66O&#10;OMqA7PqPooQ45KCFBRoq2ZraQTUQoEObns6tMVwKEzJYzLwIjgo4C2YLf2HJuSSZbndS6fdUtMgY&#10;KZbQeotOjvdKGzYkmVxMMC5y1jS2/Q2/2gDHcQdiw1VzZljYbv6MvXgbbaPQCYP51gm9LHPW+SZ0&#10;5jkwyt5lm03m/zJx/TCpWVlSbsJMyvLDP+vcSeOjJs7aUqJhpYEzlJTc7zaNREcCys7tZ2sOJxc3&#10;95qGLQLk8iIlPwi9uyB28nm0cMI8nDnxwoscz4/v4rkXxmGWX6d0zzj995RQn+J4BiKz6VxIv8jN&#10;s9/r3EjSMg2zo2FtiqOzE0mMBLe8tK3VhDWj/awUhv6lFNDuqdFWsEajo1r1sBtOTwPAjJh3onwC&#10;BUsBAgMtwtwDoxbyB0Y9zJAUq+8HIilGzQcOr8AMnMmQk7GbDMILuJpijdFobvQ4mA6dZPsakMd3&#10;xsUaXkrFrIgvLE7vC+aCzeU0w8zgef5vvS6TdvUbAAD//wMAUEsDBBQABgAIAAAAIQBNA+Bk3AAA&#10;AAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUjcWjulBAjZVBWCExIiDQeOTrxN&#10;osbrELtt+HvMCY6jGb15+Wa2gzjR5HvHCMlSgSBunOm5RfioXhb3IHzQbPTgmBC+ycOmuLzIdWbc&#10;mUs67UIrIoR9phG6EMZMSt90ZLVfupE4dns3WR1inFppJn2OcDvIlVKptLrn+NDpkZ46ag67o0XY&#10;fnL53H+91e/lvuyr6kHxa3pAvL6at48gAs3hbwy/+lEdiuhUuyMbLwaEu7hDWKQJiNiuVHILoka4&#10;Wa9BFrn8r1/8AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADm1B8mwAgAAsQUAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAE0D4GTcAAAABgEAAA8A&#10;AAAAAAAAAAAAAAAACgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAATBgAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.35pt;margin-top:-3.05pt;width:100.4pt;height:20.25pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6Qxtj6wEAAL4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgxkKUw4hRdiw4D&#10;ugvQ7gMYWY6F2aJGKbGzrx8l21m3vRV9ESiSOjw8pLbXQ9eKkyZv0JZytVhKoa3CythDKb8/3b+7&#10;ksIHsBW0aHUpz9rL693bN9veFTrHBttKk2AQ64velbIJwRVZ5lWjO/ALdNpysEbqIPCVDllF0DN6&#10;12b5cvk+65EqR6i09+y9G4Nyl/DrWqvwta69DqItJXML6aR07uOZ7bZQHAhcY9REA17AogNjuegF&#10;6g4CiCOZ/6A6owg91mGhsMuwro3SqQfuZrX8p5vHBpxOvbA43l1k8q8Hq76cvpEwVSlzKSx0PKIn&#10;PQTxAQeRr6M8vfMFZz06zgsD+3nMqVXvHlD98MLibQP2oG+IsG80VExvFV9mz56OOD6C7PvPWHEd&#10;OAZMQENNXdSO1RCMzmM6X0YTuahYMt+sl1ccUhzL15vVJpHLoJhfO/Lho8ZORKOUxKNP6HB68CGy&#10;gWJOicUs3pu2TeNv7V8OToyexD4SHqmHYT9MOk2i7LE6czuE41LxJ2CjQfolRc8LVUr/8wikpWg/&#10;WZYkbt9s0GzsZwOs4qelDFKM5m0Yt/ToyBwaRh5Ft3jDstUmdRT1HVlMdHlJUqPTQsctfH5PWX++&#10;3e43AAAA//8DAFBLAwQUAAYACAAAACEATQPgZNwAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;wU7DMBBE70j8g7VI3Fo7pQQI2VQVghMSIg0Hjk68TaLG6xC7bfh7zAmOoxm9eflmtoM40eR7xwjJ&#10;UoEgbpzpuUX4qF4W9yB80Gz04JgQvsnDpri8yHVm3JlLOu1CKyKEfaYRuhDGTErfdGS1X7qROHZ7&#10;N1kdYpxaaSZ9jnA7yJVSqbS65/jQ6ZGeOmoOu6NF2H5y+dx/vdXv5b7sq+pB8Wt6QLy+mrePIALN&#10;4W8Mv/pRHYroVLsjGy8GhLu4Q1ikCYjYrlRyC6JGuFmvQRa5/K9f/AAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQB6Qxtj6wEAAL4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBNA+Bk3AAAAAYBAAAPAAAAAAAAAAAAAAAAAEUEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAATgUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="009010B5" w:rsidRPr="006212E6" w:rsidRDefault="009010B5" w:rsidP="00EA62FB">
+                  <w:p w14:paraId="4EF693CD" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="006212E6" w:rsidRDefault="009010B5" w:rsidP="00EA62FB">
                     <w:pPr>
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:hint="cs"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                       <w:t>فصل 3: روش تحقیق</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidR="009010B5" w:rsidRPr="00B9192F" w:rsidRDefault="009010B5" w:rsidP="009E2A84">
+                  <w:p w14:paraId="649100F4" w14:textId="77777777" w:rsidR="009010B5" w:rsidRPr="00B9192F" w:rsidRDefault="009010B5" w:rsidP="009E2A84">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="B Nazanin"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00E70E59">
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:rtl/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:rtl/>
       </w:rPr>
-      <w:t xml:space="preserve">شش </w:t>
-[...6 lines deleted...]
-      <w:t>کلمه اول عنوان ....</w:t>
+      <w:t>شش کلمه اول عنوان ....</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="009010B5" w:rsidRDefault="009010B5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1AD9F344" w14:textId="77777777" w:rsidR="009010B5" w:rsidRDefault="009010B5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:324pt;height:3in;visibility:visible" o:bullet="t">
+      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:324pt;height:3in;visibility:visible" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
-  <w:abstractNum w:abstractNumId="0">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="8A882666"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="710C4F68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="DAB621CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CA06DB80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="2570AACA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF81"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3A5C497A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="66E62502"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="434C3306"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="65ACFB56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="AAF4BD2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01001762"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="319EE1AA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1515" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2235" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -22274,51 +22555,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5835" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6555" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7275" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02900D23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="328C7070"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22387,51 +22668,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06A75EF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9822F83C"/>
     <w:lvl w:ilvl="0" w:tplc="A2620F76">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -22476,51 +22757,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BEC1E53"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="71A2B21A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="فصل %1: "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1530" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:noProof w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:vanish w:val="0"/>
@@ -22693,51 +22974,51 @@
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
         <w:bCs w:val="0"/>
         <w:iCs w:val="0"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4862"/>
         </w:tabs>
         <w:ind w:left="4862" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CA24E4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="214825A0"/>
     <w:lvl w:ilvl="0" w:tplc="F7B6B000">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -22783,51 +23064,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D2579D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72C0ABCE"/>
     <w:lvl w:ilvl="0" w:tplc="789C5F2C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -22897,51 +23178,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="177F0B90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B3EFDEE"/>
     <w:lvl w:ilvl="0" w:tplc="D160CB92">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -22987,51 +23268,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5247" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="179A16BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F36C2E0"/>
     <w:lvl w:ilvl="0" w:tplc="A76ECAB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="700" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -23076,51 +23357,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B9C646E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="489E2D0C"/>
     <w:lvl w:ilvl="0" w:tplc="6E5AEB2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23189,51 +23470,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CF756F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BAB09D7A"/>
     <w:lvl w:ilvl="0" w:tplc="51A20EDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="288"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23305,51 +23586,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F622AD3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0E02DED6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1350" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="B Lotus" w:hint="default"/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1-%2-"/>
       <w:lvlJc w:val="left"/>
@@ -23472,51 +23753,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2790" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2934" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25625E5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="790A0BFE"/>
     <w:lvl w:ilvl="0" w:tplc="69A8D54C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="75D03434" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23612,51 +23893,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="89561748" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25735E79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="06BE083C"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -23698,51 +23979,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="277C6EFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7742A4DE"/>
     <w:lvl w:ilvl="0" w:tplc="F77293F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="26"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -23788,51 +24069,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="327B5473"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FCCE37E4"/>
     <w:lvl w:ilvl="0" w:tplc="8BD25BC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -23877,51 +24158,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="367F67CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="84DECBE8"/>
     <w:lvl w:ilvl="0" w:tplc="0696206A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C9985FEE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24017,51 +24298,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5BF424BC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="379630CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="93B29E98"/>
     <w:lvl w:ilvl="0" w:tplc="CF324D38">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="1-1-1-1-1-%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -24106,51 +24387,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37BB2DD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA5A2D4A"/>
     <w:lvl w:ilvl="0" w:tplc="D228F8E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A5CE82CC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24246,51 +24527,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A4A25E06" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="395C50A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA5A0698"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24359,51 +24640,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C9D1769"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0938E716"/>
     <w:lvl w:ilvl="0" w:tplc="1A127EB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -24448,51 +24729,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D942424"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71343260"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24561,51 +24842,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49674A08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4008CE8"/>
     <w:lvl w:ilvl="0" w:tplc="8F005A4E">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24674,51 +24955,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49BB595C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D1BCCEA0"/>
     <w:lvl w:ilvl="0" w:tplc="A162B2E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -24763,51 +25044,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A597CDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F74854A"/>
     <w:lvl w:ilvl="0" w:tplc="DCA2D594">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -24852,51 +25133,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D585FA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="619AB692"/>
     <w:lvl w:ilvl="0" w:tplc="9516EDE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="954CF976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24992,51 +25273,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="65E0A678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D783DEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D302749E"/>
     <w:lvl w:ilvl="0" w:tplc="A26EFFF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -25081,51 +25362,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="501A4B0D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0E485E86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -25230,51 +25511,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="563D2F58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC68D3D8"/>
     <w:lvl w:ilvl="0" w:tplc="D160CB92">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1494" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -25320,51 +25601,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="591B39BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73C8221C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -25406,51 +25687,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C5279D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6645032"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25519,51 +25800,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C5F69D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C46CDC7E"/>
     <w:lvl w:ilvl="0" w:tplc="28882C24">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="26"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -25609,51 +25890,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EBC0E77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA40E80A"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -25698,51 +25979,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6234364B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C310C3B8"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25811,51 +26092,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="670A4633"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D332B39C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25951,51 +26232,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A661869"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="173E2C44"/>
     <w:lvl w:ilvl="0" w:tplc="C7EC2502">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -26040,51 +26321,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1331F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44A29148"/>
     <w:lvl w:ilvl="0" w:tplc="3D18137E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -26129,51 +26410,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77B77101"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59602BB8"/>
     <w:lvl w:ilvl="0" w:tplc="EA648A98">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -26424,79 +26705,80 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="45">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="46">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="47">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="48">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="49">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="1"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:saveSubsetFonts/>
   <w:hideSpellingErrors/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="130"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDawNDI0M7U0NTQxNDQzN7ZQ0lEKTi0uzszPAymwqAUAU7YpbSwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="005A35C3"/>
     <w:rsid w:val="0000082B"/>
     <w:rsid w:val="00000831"/>
     <w:rsid w:val="00000917"/>
     <w:rsid w:val="00000BBB"/>
     <w:rsid w:val="0000168D"/>
     <w:rsid w:val="00001A16"/>
     <w:rsid w:val="00001C27"/>
     <w:rsid w:val="000027F8"/>
     <w:rsid w:val="00002CE9"/>
     <w:rsid w:val="00003559"/>
     <w:rsid w:val="000035E6"/>
     <w:rsid w:val="00003A0E"/>
     <w:rsid w:val="00003A3A"/>
     <w:rsid w:val="00003D6E"/>
     <w:rsid w:val="00003DCB"/>
     <w:rsid w:val="00003FEC"/>
     <w:rsid w:val="000040EE"/>
     <w:rsid w:val="00004294"/>
@@ -32598,50 +32880,51 @@
     <w:rsid w:val="009A0C3F"/>
     <w:rsid w:val="009A0DE2"/>
     <w:rsid w:val="009A0F35"/>
     <w:rsid w:val="009A103C"/>
     <w:rsid w:val="009A1091"/>
     <w:rsid w:val="009A303F"/>
     <w:rsid w:val="009A30BA"/>
     <w:rsid w:val="009A3752"/>
     <w:rsid w:val="009A4207"/>
     <w:rsid w:val="009A424D"/>
     <w:rsid w:val="009A435C"/>
     <w:rsid w:val="009A4559"/>
     <w:rsid w:val="009A4591"/>
     <w:rsid w:val="009A45C6"/>
     <w:rsid w:val="009A496D"/>
     <w:rsid w:val="009A4983"/>
     <w:rsid w:val="009A49F5"/>
     <w:rsid w:val="009A4A49"/>
     <w:rsid w:val="009A4F1B"/>
     <w:rsid w:val="009A501C"/>
     <w:rsid w:val="009A594E"/>
     <w:rsid w:val="009A5D92"/>
     <w:rsid w:val="009A62A7"/>
     <w:rsid w:val="009A6359"/>
     <w:rsid w:val="009A698D"/>
+    <w:rsid w:val="009A6FEC"/>
     <w:rsid w:val="009A7078"/>
     <w:rsid w:val="009A7148"/>
     <w:rsid w:val="009A7243"/>
     <w:rsid w:val="009A736F"/>
     <w:rsid w:val="009A73BA"/>
     <w:rsid w:val="009A7C87"/>
     <w:rsid w:val="009B010E"/>
     <w:rsid w:val="009B054B"/>
     <w:rsid w:val="009B057C"/>
     <w:rsid w:val="009B082A"/>
     <w:rsid w:val="009B0A09"/>
     <w:rsid w:val="009B0B40"/>
     <w:rsid w:val="009B0E75"/>
     <w:rsid w:val="009B10DA"/>
     <w:rsid w:val="009B13B8"/>
     <w:rsid w:val="009B13BA"/>
     <w:rsid w:val="009B17AD"/>
     <w:rsid w:val="009B1A2F"/>
     <w:rsid w:val="009B260B"/>
     <w:rsid w:val="009B2853"/>
     <w:rsid w:val="009B28B6"/>
     <w:rsid w:val="009B28C8"/>
     <w:rsid w:val="009B2A8F"/>
     <w:rsid w:val="009B2CEB"/>
     <w:rsid w:val="009B2E1A"/>
@@ -36721,203 +37004,443 @@
     <w:rsid w:val="00FF7D72"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="0EB5F347"/>
+  <w15:docId w15:val="{B4D7D381-FE39-4099-BF6F-7CC6C4AB1B3A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...137 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="0"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:aliases w:val="متن"/>
     <w:qFormat/>
     <w:rsid w:val="00271E9C"/>
     <w:pPr>
       <w:bidi/>
       <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="تیتر"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00200B60"/>
@@ -37109,50 +37632,51 @@
       <w:bCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00837C34"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -37301,65 +37825,58 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TablecaptionChar">
     <w:name w:val="Table caption Char"/>
     <w:link w:val="Tablecaption"/>
     <w:rsid w:val="00E9564B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="004245A3"/>
     <w:pPr>
       <w:bidi/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="figuers"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="004245A3"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="510" w:lineRule="atLeast"/>
       <w:ind w:left="720" w:firstLine="397"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -37749,61 +38266,54 @@
     <w:rsid w:val="00AF3F87"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00365980"/>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading">
     <w:name w:val="Light Shading"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="009503AB"/>
     <w:rPr>
       <w:color w:val="000000"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -37936,61 +38446,54 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00752D7D"/>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent4">
     <w:name w:val="Light Shading Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00343687"/>
     <w:rPr>
       <w:color w:val="BF8F00"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -38036,61 +38539,54 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="LightShading-Accent11">
     <w:name w:val="Light Shading - Accent 11"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00343687"/>
     <w:rPr>
       <w:color w:val="2E74B5"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -38199,65 +38695,58 @@
     <w:rsid w:val="00D5738A"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="284"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="008F3747"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00364846"/>
     <w:pPr>
       <w:bidi w:val="0"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00837C34"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
@@ -38496,2244 +38985,58 @@
       <w:bidi w:val="0"/>
       <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="365F91"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="ja-JP" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
     <w:name w:val="Table Grid2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F404FE"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...2183 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00F404FE"/>
     <w:pPr>
       <w:bidi w:val="0"/>
       <w:spacing w:after="600"/>
       <w:jc w:val="lowKashida"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="13"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
@@ -41083,51 +39386,51 @@
     <w:rPr>
       <w:color w:val="0000FF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MapleOutput1">
     <w:name w:val="Maple Output1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F404FE"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="312" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="106854155">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="116530147">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -41397,50 +39700,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1574781956">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1686861341">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1743871258">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="452020447">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
@@ -41533,55 +39849,55 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2052415578">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -41799,102 +40115,102 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D4820CE-4E74-45C0-AA20-63EB720B8F1B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>14649</Characters>
+  <Pages>37</Pages>
+  <Words>2945</Words>
+  <Characters>16791</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>122</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>139</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17185</CharactersWithSpaces>
+  <CharactersWithSpaces>19697</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="108" baseType="variant">
       <vt:variant>
         <vt:i4>1441842</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>110</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc514111207</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1441842</vt:i4>
       </vt:variant>
       <vt:variant>